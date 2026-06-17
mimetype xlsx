--- v0 (2026-05-01)
+++ v1 (2026-06-17)
@@ -936,53 +936,50 @@
     <t xml:space="preserve">جروسفينور كريسنت
 </t>
   </si>
   <si>
     <t xml:space="preserve">004402078088381</t>
   </si>
   <si>
     <t xml:space="preserve">LondonEmb.Info@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">الوكالة الذرية للطاقة الذرية لدى فيينا</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / حمد علي الكعبي</t>
   </si>
   <si>
     <t xml:space="preserve">004317150028</t>
   </si>
   <si>
     <t xml:space="preserve">general@uae.iaea.org</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية الأرجنتين</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / سعيد عبدالله سيف جوله القمزي</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">بيونس ايرس</t>
   </si>
   <si>
     <t xml:space="preserve">بوينس آيرس - ماريسكال أنتويو خوسيه دي سوكري 3825
 </t>
   </si>
   <si>
     <t xml:space="preserve">00541147719716</t>
   </si>
   <si>
     <t xml:space="preserve">00541147725169</t>
   </si>
   <si>
     <t xml:space="preserve">buenosairesemb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية البرازيل الإتحادية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / شريف عيسى محمد السويدي</t>
   </si>
   <si>
     <t xml:space="preserve">برازيليا</t>
   </si>
   <si>
@@ -1760,50 +1757,53 @@
     <t xml:space="preserve">00972188094293</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية الفلبين</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة /محمد عبيد سالم القطام الزعابي</t>
   </si>
   <si>
     <t xml:space="preserve">مانيلا</t>
   </si>
   <si>
     <t xml:space="preserve">الطابق 16، بناية "كوميرس آند إندستري بلازا (CIP)"، تقاطع جادة "كامبوس" مع جادة "بارك"، مركز منطقة ماكينلي، فورت بونيفاشو، مدينة تاغيغ، منطقة العاصمة الوطنية (مترو مانيلا)</t>
   </si>
   <si>
     <t xml:space="preserve">0063288224777, 0063288223777</t>
   </si>
   <si>
     <t xml:space="preserve">0063285551843</t>
   </si>
   <si>
     <t xml:space="preserve">manilaEMB@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى دولة قطر</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سعادة / سعيد عبدالله سيف جوله القمزي</t>
   </si>
   <si>
     <t xml:space="preserve">الدوحة</t>
   </si>
   <si>
     <t xml:space="preserve">المنطقة الدبلوماسية – شارع دفنا – الخليج الغربي – الدوحة
 </t>
   </si>
   <si>
     <t xml:space="preserve">0097444978888</t>
   </si>
   <si>
     <t xml:space="preserve">0097444978899</t>
   </si>
   <si>
     <t xml:space="preserve">dohaemb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى روسيا الاتحادية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور/  محمد أحمد سلطان الجابر </t>
   </si>
   <si>
     <t xml:space="preserve">موسكو</t>
@@ -4517,1609 +4517,1609 @@
       </c>
       <c r="J46" t="s">
         <v>306</v>
       </c>
       <c r="K46" t="s">
         <v>12</v>
       </c>
       <c r="L46" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>12</v>
       </c>
       <c r="B47" t="s">
         <v>13</v>
       </c>
       <c r="C47" t="s">
         <v>12</v>
       </c>
       <c r="D47" t="s">
         <v>307</v>
       </c>
       <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
         <v>308</v>
       </c>
-      <c r="F47" t="s">
+      <c r="G47" t="s">
         <v>309</v>
       </c>
-      <c r="G47" t="s">
+      <c r="H47" t="s">
         <v>310</v>
       </c>
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>311</v>
       </c>
-      <c r="I47" t="s">
+      <c r="J47" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="K47" t="s">
         <v>12</v>
       </c>
       <c r="L47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>12</v>
       </c>
       <c r="B48" t="s">
         <v>13</v>
       </c>
       <c r="C48" t="s">
         <v>12</v>
       </c>
       <c r="D48" t="s">
+        <v>313</v>
+      </c>
+      <c r="E48" t="s">
         <v>314</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>315</v>
       </c>
-      <c r="F48" t="s">
+      <c r="G48" t="s">
         <v>316</v>
       </c>
-      <c r="G48" t="s">
+      <c r="H48" t="s">
         <v>317</v>
       </c>
-      <c r="H48" t="s">
+      <c r="I48" t="s">
+        <v>12</v>
+      </c>
+      <c r="J48" t="s">
         <v>318</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
       <c r="K48" t="s">
         <v>12</v>
       </c>
       <c r="L48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>12</v>
       </c>
       <c r="B49" t="s">
         <v>13</v>
       </c>
       <c r="C49" t="s">
         <v>12</v>
       </c>
       <c r="D49" t="s">
+        <v>319</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
         <v>320</v>
       </c>
-      <c r="E49" t="s">
-[...2 lines deleted...]
-      <c r="F49" t="s">
+      <c r="G49" t="s">
         <v>321</v>
       </c>
-      <c r="G49" t="s">
+      <c r="H49" t="s">
         <v>322</v>
       </c>
-      <c r="H49" t="s">
+      <c r="I49" t="s">
+        <v>12</v>
+      </c>
+      <c r="J49" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
       <c r="K49" t="s">
         <v>12</v>
       </c>
       <c r="L49" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>12</v>
       </c>
       <c r="B50" t="s">
         <v>13</v>
       </c>
       <c r="C50" t="s">
         <v>12</v>
       </c>
       <c r="D50" t="s">
+        <v>324</v>
+      </c>
+      <c r="E50" t="s">
         <v>325</v>
       </c>
-      <c r="E50" t="s">
+      <c r="F50" t="s">
         <v>326</v>
       </c>
-      <c r="F50" t="s">
+      <c r="G50" t="s">
         <v>327</v>
       </c>
-      <c r="G50" t="s">
+      <c r="H50" t="s">
         <v>328</v>
       </c>
-      <c r="H50" t="s">
+      <c r="I50" t="s">
         <v>329</v>
       </c>
-      <c r="I50" t="s">
+      <c r="J50" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="K50" t="s">
         <v>12</v>
       </c>
       <c r="L50" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>12</v>
       </c>
       <c r="B51" t="s">
         <v>13</v>
       </c>
       <c r="C51" t="s">
         <v>12</v>
       </c>
       <c r="D51" t="s">
+        <v>331</v>
+      </c>
+      <c r="E51" t="s">
         <v>332</v>
       </c>
-      <c r="E51" t="s">
+      <c r="F51" t="s">
         <v>333</v>
       </c>
-      <c r="F51" t="s">
+      <c r="G51" t="s">
         <v>334</v>
       </c>
-      <c r="G51" t="s">
+      <c r="H51" t="s">
         <v>335</v>
       </c>
-      <c r="H51" t="s">
+      <c r="I51" t="s">
+        <v>12</v>
+      </c>
+      <c r="J51" t="s">
         <v>336</v>
-      </c>
-[...4 lines deleted...]
-        <v>337</v>
       </c>
       <c r="K51" t="s">
         <v>12</v>
       </c>
       <c r="L51" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>12</v>
       </c>
       <c r="B52" t="s">
         <v>13</v>
       </c>
       <c r="C52" t="s">
         <v>12</v>
       </c>
       <c r="D52" t="s">
+        <v>337</v>
+      </c>
+      <c r="E52" t="s">
         <v>338</v>
       </c>
-      <c r="E52" t="s">
+      <c r="F52" t="s">
         <v>339</v>
       </c>
-      <c r="F52" t="s">
+      <c r="G52" t="s">
         <v>340</v>
       </c>
-      <c r="G52" t="s">
+      <c r="H52" t="s">
         <v>341</v>
       </c>
-      <c r="H52" t="s">
+      <c r="I52" t="s">
+        <v>12</v>
+      </c>
+      <c r="J52" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>343</v>
       </c>
       <c r="K52" t="s">
         <v>12</v>
       </c>
       <c r="L52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>12</v>
       </c>
       <c r="B53" t="s">
         <v>13</v>
       </c>
       <c r="C53" t="s">
         <v>12</v>
       </c>
       <c r="D53" t="s">
+        <v>343</v>
+      </c>
+      <c r="E53" t="s">
         <v>344</v>
       </c>
-      <c r="E53" t="s">
+      <c r="F53" t="s">
         <v>345</v>
       </c>
-      <c r="F53" t="s">
+      <c r="G53" t="s">
         <v>346</v>
       </c>
-      <c r="G53" t="s">
+      <c r="H53" t="s">
         <v>347</v>
       </c>
-      <c r="H53" t="s">
+      <c r="I53" t="s">
         <v>348</v>
       </c>
-      <c r="I53" t="s">
+      <c r="J53" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="K53" t="s">
         <v>12</v>
       </c>
       <c r="L53" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>12</v>
       </c>
       <c r="B54" t="s">
         <v>13</v>
       </c>
       <c r="C54" t="s">
         <v>12</v>
       </c>
       <c r="D54" t="s">
+        <v>350</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
         <v>351</v>
       </c>
-      <c r="E54" t="s">
-[...2 lines deleted...]
-      <c r="F54" t="s">
+      <c r="G54" t="s">
         <v>352</v>
       </c>
-      <c r="G54" t="s">
+      <c r="H54" t="s">
         <v>353</v>
       </c>
-      <c r="H54" t="s">
+      <c r="I54" t="s">
+        <v>12</v>
+      </c>
+      <c r="J54" t="s">
         <v>354</v>
-      </c>
-[...4 lines deleted...]
-        <v>355</v>
       </c>
       <c r="K54" t="s">
         <v>12</v>
       </c>
       <c r="L54" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>12</v>
       </c>
       <c r="B55" t="s">
         <v>13</v>
       </c>
       <c r="C55" t="s">
         <v>12</v>
       </c>
       <c r="D55" t="s">
+        <v>355</v>
+      </c>
+      <c r="E55" t="s">
         <v>356</v>
       </c>
-      <c r="E55" t="s">
+      <c r="F55" t="s">
         <v>357</v>
       </c>
-      <c r="F55" t="s">
+      <c r="G55" t="s">
         <v>358</v>
       </c>
-      <c r="G55" t="s">
+      <c r="H55" t="s">
         <v>359</v>
       </c>
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>360</v>
       </c>
-      <c r="I55" t="s">
+      <c r="J55" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="K55" t="s">
         <v>12</v>
       </c>
       <c r="L55" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>12</v>
       </c>
       <c r="B56" t="s">
         <v>13</v>
       </c>
       <c r="C56" t="s">
         <v>12</v>
       </c>
       <c r="D56" t="s">
+        <v>362</v>
+      </c>
+      <c r="E56" t="s">
         <v>363</v>
       </c>
-      <c r="E56" t="s">
+      <c r="F56" t="s">
         <v>364</v>
       </c>
-      <c r="F56" t="s">
+      <c r="G56" t="s">
         <v>365</v>
       </c>
-      <c r="G56" t="s">
+      <c r="H56" t="s">
         <v>366</v>
       </c>
-      <c r="H56" t="s">
+      <c r="I56" t="s">
+        <v>12</v>
+      </c>
+      <c r="J56" t="s">
         <v>367</v>
-      </c>
-[...4 lines deleted...]
-        <v>368</v>
       </c>
       <c r="K56" t="s">
         <v>12</v>
       </c>
       <c r="L56" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>12</v>
       </c>
       <c r="B57" t="s">
         <v>13</v>
       </c>
       <c r="C57" t="s">
         <v>12</v>
       </c>
       <c r="D57" t="s">
+        <v>368</v>
+      </c>
+      <c r="E57" t="s">
         <v>369</v>
       </c>
-      <c r="E57" t="s">
+      <c r="F57" t="s">
         <v>370</v>
       </c>
-      <c r="F57" t="s">
+      <c r="G57" t="s">
         <v>371</v>
       </c>
-      <c r="G57" t="s">
+      <c r="H57" t="s">
         <v>372</v>
       </c>
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>373</v>
       </c>
-      <c r="I57" t="s">
+      <c r="J57" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="K57" t="s">
         <v>12</v>
       </c>
       <c r="L57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>12</v>
       </c>
       <c r="B58" t="s">
         <v>13</v>
       </c>
       <c r="C58" t="s">
         <v>12</v>
       </c>
       <c r="D58" t="s">
+        <v>375</v>
+      </c>
+      <c r="E58" t="s">
         <v>376</v>
       </c>
-      <c r="E58" t="s">
+      <c r="F58" t="s">
         <v>377</v>
       </c>
-      <c r="F58" t="s">
+      <c r="G58" t="s">
         <v>378</v>
       </c>
-      <c r="G58" t="s">
+      <c r="H58" t="s">
         <v>379</v>
       </c>
-      <c r="H58" t="s">
+      <c r="I58" t="s">
         <v>380</v>
       </c>
-      <c r="I58" t="s">
+      <c r="J58" t="s">
         <v>381</v>
-      </c>
-[...1 lines deleted...]
-        <v>382</v>
       </c>
       <c r="K58" t="s">
         <v>12</v>
       </c>
       <c r="L58" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>12</v>
       </c>
       <c r="B59" t="s">
         <v>13</v>
       </c>
       <c r="C59" t="s">
         <v>12</v>
       </c>
       <c r="D59" t="s">
+        <v>382</v>
+      </c>
+      <c r="E59" t="s">
         <v>383</v>
       </c>
-      <c r="E59" t="s">
+      <c r="F59" t="s">
         <v>384</v>
       </c>
-      <c r="F59" t="s">
+      <c r="G59" t="s">
         <v>385</v>
       </c>
-      <c r="G59" t="s">
+      <c r="H59" t="s">
         <v>386</v>
       </c>
-      <c r="H59" t="s">
+      <c r="I59" t="s">
         <v>387</v>
       </c>
-      <c r="I59" t="s">
+      <c r="J59" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="K59" t="s">
         <v>12</v>
       </c>
       <c r="L59" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>12</v>
       </c>
       <c r="B60" t="s">
         <v>13</v>
       </c>
       <c r="C60" t="s">
         <v>12</v>
       </c>
       <c r="D60" t="s">
+        <v>389</v>
+      </c>
+      <c r="E60" t="s">
         <v>390</v>
       </c>
-      <c r="E60" t="s">
+      <c r="F60" t="s">
         <v>391</v>
       </c>
-      <c r="F60" t="s">
+      <c r="G60" t="s">
         <v>392</v>
       </c>
-      <c r="G60" t="s">
+      <c r="H60" t="s">
         <v>393</v>
       </c>
-      <c r="H60" t="s">
+      <c r="I60" t="s">
         <v>394</v>
       </c>
-      <c r="I60" t="s">
+      <c r="J60" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="K60" t="s">
         <v>12</v>
       </c>
       <c r="L60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>12</v>
       </c>
       <c r="B61" t="s">
         <v>13</v>
       </c>
       <c r="C61" t="s">
         <v>12</v>
       </c>
       <c r="D61" t="s">
+        <v>396</v>
+      </c>
+      <c r="E61" t="s">
         <v>397</v>
       </c>
-      <c r="E61" t="s">
+      <c r="F61" t="s">
         <v>398</v>
       </c>
-      <c r="F61" t="s">
+      <c r="G61" t="s">
         <v>399</v>
       </c>
-      <c r="G61" t="s">
+      <c r="H61" t="s">
         <v>400</v>
       </c>
-      <c r="H61" t="s">
+      <c r="I61" t="s">
         <v>401</v>
       </c>
-      <c r="I61" t="s">
+      <c r="J61" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="K61" t="s">
         <v>12</v>
       </c>
       <c r="L61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>12</v>
       </c>
       <c r="B62" t="s">
         <v>13</v>
       </c>
       <c r="C62" t="s">
         <v>12</v>
       </c>
       <c r="D62" t="s">
+        <v>403</v>
+      </c>
+      <c r="E62" t="s">
         <v>404</v>
       </c>
-      <c r="E62" t="s">
+      <c r="F62" t="s">
         <v>405</v>
       </c>
-      <c r="F62" t="s">
+      <c r="G62" t="s">
         <v>406</v>
       </c>
-      <c r="G62" t="s">
+      <c r="H62" t="s">
         <v>407</v>
       </c>
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>408</v>
       </c>
-      <c r="I62" t="s">
+      <c r="J62" t="s">
         <v>409</v>
-      </c>
-[...1 lines deleted...]
-        <v>410</v>
       </c>
       <c r="K62" t="s">
         <v>12</v>
       </c>
       <c r="L62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>12</v>
       </c>
       <c r="B63" t="s">
         <v>13</v>
       </c>
       <c r="C63" t="s">
         <v>12</v>
       </c>
       <c r="D63" t="s">
+        <v>410</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
         <v>411</v>
       </c>
-      <c r="E63" t="s">
-[...2 lines deleted...]
-      <c r="F63" t="s">
+      <c r="G63" t="s">
         <v>412</v>
       </c>
-      <c r="G63" t="s">
+      <c r="H63" t="s">
         <v>413</v>
       </c>
-      <c r="H63" t="s">
+      <c r="I63" t="s">
         <v>414</v>
       </c>
-      <c r="I63" t="s">
+      <c r="J63" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
       <c r="K63" t="s">
         <v>12</v>
       </c>
       <c r="L63" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>12</v>
       </c>
       <c r="B64" t="s">
         <v>13</v>
       </c>
       <c r="C64" t="s">
         <v>12</v>
       </c>
       <c r="D64" t="s">
+        <v>416</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
         <v>417</v>
       </c>
-      <c r="E64" t="s">
-[...2 lines deleted...]
-      <c r="F64" t="s">
+      <c r="G64" t="s">
         <v>418</v>
       </c>
-      <c r="G64" t="s">
+      <c r="H64" t="s">
         <v>419</v>
       </c>
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>420</v>
       </c>
-      <c r="I64" t="s">
+      <c r="J64" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="K64" t="s">
         <v>12</v>
       </c>
       <c r="L64" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>12</v>
       </c>
       <c r="B65" t="s">
         <v>13</v>
       </c>
       <c r="C65" t="s">
         <v>12</v>
       </c>
       <c r="D65" t="s">
+        <v>422</v>
+      </c>
+      <c r="E65" t="s">
         <v>423</v>
       </c>
-      <c r="E65" t="s">
+      <c r="F65" t="s">
         <v>424</v>
       </c>
-      <c r="F65" t="s">
+      <c r="G65" t="s">
         <v>425</v>
       </c>
-      <c r="G65" t="s">
+      <c r="H65" t="s">
         <v>426</v>
       </c>
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>427</v>
       </c>
-      <c r="I65" t="s">
+      <c r="J65" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="K65" t="s">
         <v>12</v>
       </c>
       <c r="L65" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>12</v>
       </c>
       <c r="B66" t="s">
         <v>13</v>
       </c>
       <c r="C66" t="s">
         <v>12</v>
       </c>
       <c r="D66" t="s">
+        <v>429</v>
+      </c>
+      <c r="E66" t="s">
         <v>430</v>
       </c>
-      <c r="E66" t="s">
+      <c r="F66" t="s">
         <v>431</v>
       </c>
-      <c r="F66" t="s">
+      <c r="G66" t="s">
         <v>432</v>
       </c>
-      <c r="G66" t="s">
+      <c r="H66" t="s">
         <v>433</v>
       </c>
-      <c r="H66" t="s">
+      <c r="I66" t="s">
         <v>434</v>
       </c>
-      <c r="I66" t="s">
+      <c r="J66" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
       <c r="K66" t="s">
         <v>12</v>
       </c>
       <c r="L66" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>12</v>
       </c>
       <c r="B67" t="s">
         <v>13</v>
       </c>
       <c r="C67" t="s">
         <v>12</v>
       </c>
       <c r="D67" t="s">
+        <v>436</v>
+      </c>
+      <c r="E67" t="s">
         <v>437</v>
       </c>
-      <c r="E67" t="s">
+      <c r="F67" t="s">
         <v>438</v>
       </c>
-      <c r="F67" t="s">
+      <c r="G67" t="s">
         <v>439</v>
       </c>
-      <c r="G67" t="s">
+      <c r="H67" t="s">
         <v>440</v>
       </c>
-      <c r="H67" t="s">
+      <c r="I67" t="s">
         <v>441</v>
       </c>
-      <c r="I67" t="s">
+      <c r="J67" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="K67" t="s">
         <v>12</v>
       </c>
       <c r="L67" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>12</v>
       </c>
       <c r="B68" t="s">
         <v>13</v>
       </c>
       <c r="C68" t="s">
         <v>12</v>
       </c>
       <c r="D68" t="s">
+        <v>443</v>
+      </c>
+      <c r="E68" t="s">
         <v>444</v>
       </c>
-      <c r="E68" t="s">
+      <c r="F68" t="s">
         <v>445</v>
       </c>
-      <c r="F68" t="s">
+      <c r="G68" t="s">
         <v>446</v>
       </c>
-      <c r="G68" t="s">
+      <c r="H68" t="s">
         <v>447</v>
       </c>
-      <c r="H68" t="s">
+      <c r="I68" t="s">
         <v>448</v>
       </c>
-      <c r="I68" t="s">
+      <c r="J68" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="K68" t="s">
         <v>12</v>
       </c>
       <c r="L68" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>12</v>
       </c>
       <c r="B69" t="s">
         <v>13</v>
       </c>
       <c r="C69" t="s">
         <v>12</v>
       </c>
       <c r="D69" t="s">
+        <v>450</v>
+      </c>
+      <c r="E69" t="s">
         <v>451</v>
       </c>
-      <c r="E69" t="s">
+      <c r="F69" t="s">
         <v>452</v>
       </c>
-      <c r="F69" t="s">
+      <c r="G69" t="s">
         <v>453</v>
       </c>
-      <c r="G69" t="s">
+      <c r="H69" t="s">
         <v>454</v>
       </c>
-      <c r="H69" t="s">
+      <c r="I69" t="s">
         <v>455</v>
       </c>
-      <c r="I69" t="s">
+      <c r="J69" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
       <c r="K69" t="s">
         <v>12</v>
       </c>
       <c r="L69" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>12</v>
       </c>
       <c r="B70" t="s">
         <v>13</v>
       </c>
       <c r="C70" t="s">
         <v>12</v>
       </c>
       <c r="D70" t="s">
+        <v>457</v>
+      </c>
+      <c r="E70" t="s">
         <v>458</v>
       </c>
-      <c r="E70" t="s">
+      <c r="F70" t="s">
         <v>459</v>
       </c>
-      <c r="F70" t="s">
+      <c r="G70" t="s">
         <v>460</v>
       </c>
-      <c r="G70" t="s">
+      <c r="H70" t="s">
         <v>461</v>
       </c>
-      <c r="H70" t="s">
+      <c r="I70" t="s">
+        <v>12</v>
+      </c>
+      <c r="J70" t="s">
         <v>462</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="K70" t="s">
         <v>12</v>
       </c>
       <c r="L70" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>12</v>
       </c>
       <c r="B71" t="s">
         <v>13</v>
       </c>
       <c r="C71" t="s">
         <v>12</v>
       </c>
       <c r="D71" t="s">
+        <v>463</v>
+      </c>
+      <c r="E71" t="s">
         <v>464</v>
       </c>
-      <c r="E71" t="s">
+      <c r="F71" t="s">
         <v>465</v>
       </c>
-      <c r="F71" t="s">
+      <c r="G71" t="s">
         <v>466</v>
       </c>
-      <c r="G71" t="s">
+      <c r="H71" t="s">
         <v>467</v>
       </c>
-      <c r="H71" t="s">
+      <c r="I71" t="s">
+        <v>12</v>
+      </c>
+      <c r="J71" t="s">
         <v>468</v>
-      </c>
-[...4 lines deleted...]
-        <v>469</v>
       </c>
       <c r="K71" t="s">
         <v>12</v>
       </c>
       <c r="L71" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>12</v>
       </c>
       <c r="B72" t="s">
         <v>13</v>
       </c>
       <c r="C72" t="s">
         <v>12</v>
       </c>
       <c r="D72" t="s">
+        <v>469</v>
+      </c>
+      <c r="E72" t="s">
         <v>470</v>
       </c>
-      <c r="E72" t="s">
+      <c r="F72" t="s">
         <v>471</v>
       </c>
-      <c r="F72" t="s">
+      <c r="G72" t="s">
+        <v>12</v>
+      </c>
+      <c r="H72" t="s">
         <v>472</v>
       </c>
-      <c r="G72" t="s">
-[...2 lines deleted...]
-      <c r="H72" t="s">
+      <c r="I72" t="s">
+        <v>12</v>
+      </c>
+      <c r="J72" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
       <c r="K72" t="s">
         <v>12</v>
       </c>
       <c r="L72" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>12</v>
       </c>
       <c r="B73" t="s">
         <v>13</v>
       </c>
       <c r="C73" t="s">
         <v>12</v>
       </c>
       <c r="D73" t="s">
+        <v>474</v>
+      </c>
+      <c r="E73" t="s">
         <v>475</v>
       </c>
-      <c r="E73" t="s">
+      <c r="F73" t="s">
         <v>476</v>
       </c>
-      <c r="F73" t="s">
+      <c r="G73" t="s">
         <v>477</v>
       </c>
-      <c r="G73" t="s">
+      <c r="H73" t="s">
         <v>478</v>
       </c>
-      <c r="H73" t="s">
+      <c r="I73" t="s">
         <v>479</v>
       </c>
-      <c r="I73" t="s">
+      <c r="J73" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="K73" t="s">
         <v>12</v>
       </c>
       <c r="L73" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>12</v>
       </c>
       <c r="B74" t="s">
         <v>13</v>
       </c>
       <c r="C74" t="s">
         <v>12</v>
       </c>
       <c r="D74" t="s">
+        <v>481</v>
+      </c>
+      <c r="E74" t="s">
         <v>482</v>
       </c>
-      <c r="E74" t="s">
+      <c r="F74" t="s">
         <v>483</v>
       </c>
-      <c r="F74" t="s">
+      <c r="G74" t="s">
         <v>484</v>
       </c>
-      <c r="G74" t="s">
+      <c r="H74" t="s">
         <v>485</v>
       </c>
-      <c r="H74" t="s">
+      <c r="I74" t="s">
         <v>486</v>
       </c>
-      <c r="I74" t="s">
+      <c r="J74" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="K74" t="s">
         <v>12</v>
       </c>
       <c r="L74" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>12</v>
       </c>
       <c r="B75" t="s">
         <v>13</v>
       </c>
       <c r="C75" t="s">
         <v>12</v>
       </c>
       <c r="D75" t="s">
+        <v>488</v>
+      </c>
+      <c r="E75" t="s">
         <v>489</v>
       </c>
-      <c r="E75" t="s">
+      <c r="F75" t="s">
         <v>490</v>
       </c>
-      <c r="F75" t="s">
+      <c r="G75" t="s">
         <v>491</v>
       </c>
-      <c r="G75" t="s">
+      <c r="H75" t="s">
         <v>492</v>
       </c>
-      <c r="H75" t="s">
+      <c r="I75" t="s">
         <v>493</v>
       </c>
-      <c r="I75" t="s">
+      <c r="J75" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="K75" t="s">
         <v>12</v>
       </c>
       <c r="L75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>12</v>
       </c>
       <c r="B76" t="s">
         <v>13</v>
       </c>
       <c r="C76" t="s">
         <v>12</v>
       </c>
       <c r="D76" t="s">
+        <v>495</v>
+      </c>
+      <c r="E76" t="s">
         <v>496</v>
       </c>
-      <c r="E76" t="s">
+      <c r="F76" t="s">
         <v>497</v>
       </c>
-      <c r="F76" t="s">
+      <c r="G76" t="s">
         <v>498</v>
       </c>
-      <c r="G76" t="s">
+      <c r="H76" t="s">
         <v>499</v>
       </c>
-      <c r="H76" t="s">
+      <c r="I76" t="s">
         <v>500</v>
       </c>
-      <c r="I76" t="s">
+      <c r="J76" t="s">
         <v>501</v>
-      </c>
-[...1 lines deleted...]
-        <v>502</v>
       </c>
       <c r="K76" t="s">
         <v>12</v>
       </c>
       <c r="L76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>12</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
         <v>12</v>
       </c>
       <c r="D77" t="s">
+        <v>502</v>
+      </c>
+      <c r="E77" t="s">
         <v>503</v>
       </c>
-      <c r="E77" t="s">
+      <c r="F77" t="s">
         <v>504</v>
       </c>
-      <c r="F77" t="s">
+      <c r="G77" t="s">
         <v>505</v>
       </c>
-      <c r="G77" t="s">
+      <c r="H77" t="s">
         <v>506</v>
       </c>
-      <c r="H77" t="s">
+      <c r="I77" t="s">
         <v>507</v>
       </c>
-      <c r="I77" t="s">
+      <c r="J77" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
       <c r="K77" t="s">
         <v>12</v>
       </c>
       <c r="L77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>12</v>
       </c>
       <c r="B78" t="s">
         <v>13</v>
       </c>
       <c r="C78" t="s">
         <v>12</v>
       </c>
       <c r="D78" t="s">
+        <v>509</v>
+      </c>
+      <c r="E78" t="s">
         <v>510</v>
       </c>
-      <c r="E78" t="s">
+      <c r="F78" t="s">
         <v>511</v>
       </c>
-      <c r="F78" t="s">
+      <c r="G78" t="s">
         <v>512</v>
       </c>
-      <c r="G78" t="s">
+      <c r="H78" t="s">
         <v>513</v>
       </c>
-      <c r="H78" t="s">
+      <c r="I78" t="s">
         <v>514</v>
       </c>
-      <c r="I78" t="s">
+      <c r="J78" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
       <c r="K78" t="s">
         <v>12</v>
       </c>
       <c r="L78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>12</v>
       </c>
       <c r="B79" t="s">
         <v>13</v>
       </c>
       <c r="C79" t="s">
         <v>12</v>
       </c>
       <c r="D79" t="s">
+        <v>516</v>
+      </c>
+      <c r="E79" t="s">
         <v>517</v>
       </c>
-      <c r="E79" t="s">
+      <c r="F79" t="s">
         <v>518</v>
       </c>
-      <c r="F79" t="s">
+      <c r="G79" t="s">
         <v>519</v>
       </c>
-      <c r="G79" t="s">
+      <c r="H79" t="s">
         <v>520</v>
       </c>
-      <c r="H79" t="s">
+      <c r="I79" t="s">
         <v>521</v>
       </c>
-      <c r="I79" t="s">
+      <c r="J79" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
       <c r="K79" t="s">
         <v>12</v>
       </c>
       <c r="L79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>12</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
         <v>12</v>
       </c>
       <c r="D80" t="s">
+        <v>523</v>
+      </c>
+      <c r="E80" t="s">
         <v>524</v>
       </c>
-      <c r="E80" t="s">
+      <c r="F80" t="s">
         <v>525</v>
       </c>
-      <c r="F80" t="s">
+      <c r="G80" t="s">
         <v>526</v>
       </c>
-      <c r="G80" t="s">
+      <c r="H80" t="s">
         <v>527</v>
       </c>
-      <c r="H80" t="s">
+      <c r="I80" t="s">
+        <v>12</v>
+      </c>
+      <c r="J80" t="s">
         <v>528</v>
-      </c>
-[...4 lines deleted...]
-        <v>529</v>
       </c>
       <c r="K80" t="s">
         <v>12</v>
       </c>
       <c r="L80" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>12</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
         <v>12</v>
       </c>
       <c r="D81" t="s">
+        <v>529</v>
+      </c>
+      <c r="E81" t="s">
         <v>530</v>
       </c>
-      <c r="E81" t="s">
+      <c r="F81" t="s">
         <v>531</v>
       </c>
-      <c r="F81" t="s">
+      <c r="G81" t="s">
         <v>532</v>
       </c>
-      <c r="G81" t="s">
+      <c r="H81" t="s">
         <v>533</v>
       </c>
-      <c r="H81" t="s">
+      <c r="I81" t="s">
+        <v>12</v>
+      </c>
+      <c r="J81" t="s">
         <v>534</v>
-      </c>
-[...4 lines deleted...]
-        <v>535</v>
       </c>
       <c r="K81" t="s">
         <v>12</v>
       </c>
       <c r="L81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>12</v>
       </c>
       <c r="B82" t="s">
         <v>13</v>
       </c>
       <c r="C82" t="s">
         <v>12</v>
       </c>
       <c r="D82" t="s">
+        <v>535</v>
+      </c>
+      <c r="E82" t="s">
         <v>536</v>
       </c>
-      <c r="E82" t="s">
+      <c r="F82" t="s">
         <v>537</v>
       </c>
-      <c r="F82" t="s">
+      <c r="G82" t="s">
         <v>538</v>
       </c>
-      <c r="G82" t="s">
+      <c r="H82" t="s">
         <v>539</v>
       </c>
-      <c r="H82" t="s">
+      <c r="I82" t="s">
         <v>540</v>
       </c>
-      <c r="I82" t="s">
+      <c r="J82" t="s">
         <v>541</v>
-      </c>
-[...1 lines deleted...]
-        <v>542</v>
       </c>
       <c r="K82" t="s">
         <v>12</v>
       </c>
       <c r="L82" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>12</v>
       </c>
       <c r="B83" t="s">
         <v>13</v>
       </c>
       <c r="C83" t="s">
         <v>12</v>
       </c>
       <c r="D83" t="s">
+        <v>542</v>
+      </c>
+      <c r="E83" t="s">
         <v>543</v>
       </c>
-      <c r="E83" t="s">
+      <c r="F83" t="s">
         <v>544</v>
       </c>
-      <c r="F83" t="s">
+      <c r="G83" t="s">
         <v>545</v>
       </c>
-      <c r="G83" t="s">
+      <c r="H83" t="s">
         <v>546</v>
       </c>
-      <c r="H83" t="s">
+      <c r="I83" t="s">
         <v>547</v>
       </c>
-      <c r="I83" t="s">
+      <c r="J83" t="s">
         <v>548</v>
-      </c>
-[...1 lines deleted...]
-        <v>549</v>
       </c>
       <c r="K83" t="s">
         <v>12</v>
       </c>
       <c r="L83" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>12</v>
       </c>
       <c r="B84" t="s">
         <v>13</v>
       </c>
       <c r="C84" t="s">
         <v>12</v>
       </c>
       <c r="D84" t="s">
+        <v>549</v>
+      </c>
+      <c r="E84" t="s">
         <v>550</v>
       </c>
-      <c r="E84" t="s">
+      <c r="F84" t="s">
         <v>551</v>
       </c>
-      <c r="F84" t="s">
+      <c r="G84" t="s">
         <v>552</v>
       </c>
-      <c r="G84" t="s">
+      <c r="H84" t="s">
         <v>553</v>
       </c>
-      <c r="H84" t="s">
+      <c r="I84" t="s">
         <v>554</v>
       </c>
-      <c r="I84" t="s">
+      <c r="J84" t="s">
         <v>555</v>
-      </c>
-[...1 lines deleted...]
-        <v>556</v>
       </c>
       <c r="K84" t="s">
         <v>12</v>
       </c>
       <c r="L84" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>12</v>
       </c>
       <c r="B85" t="s">
         <v>13</v>
       </c>
       <c r="C85" t="s">
         <v>12</v>
       </c>
       <c r="D85" t="s">
+        <v>556</v>
+      </c>
+      <c r="E85" t="s">
         <v>557</v>
       </c>
-      <c r="E85" t="s">
+      <c r="F85" t="s">
         <v>558</v>
       </c>
-      <c r="F85" t="s">
+      <c r="G85" t="s">
         <v>559</v>
       </c>
-      <c r="G85" t="s">
+      <c r="H85" t="s">
         <v>560</v>
       </c>
-      <c r="H85" t="s">
+      <c r="I85" t="s">
         <v>561</v>
       </c>
-      <c r="I85" t="s">
+      <c r="J85" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="K85" t="s">
         <v>12</v>
       </c>
       <c r="L85" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>12</v>
       </c>
       <c r="B86" t="s">
         <v>13</v>
       </c>
       <c r="C86" t="s">
         <v>12</v>
       </c>
       <c r="D86" t="s">
+        <v>563</v>
+      </c>
+      <c r="E86" t="s">
         <v>564</v>
       </c>
-      <c r="E86" t="s">
+      <c r="F86" t="s">
         <v>565</v>
       </c>
-      <c r="F86" t="s">
+      <c r="G86" t="s">
         <v>566</v>
       </c>
-      <c r="G86" t="s">
+      <c r="H86" t="s">
         <v>567</v>
       </c>
-      <c r="H86" t="s">
+      <c r="I86" t="s">
         <v>568</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
       <c r="J86" t="s">
         <v>12</v>
       </c>
       <c r="K86" t="s">
         <v>12</v>
       </c>
       <c r="L86" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>12</v>
       </c>
       <c r="B87" t="s">
         <v>13</v>
       </c>
       <c r="C87" t="s">
         <v>12</v>
       </c>
       <c r="D87" t="s">
+        <v>569</v>
+      </c>
+      <c r="E87" t="s">
         <v>570</v>
       </c>
-      <c r="E87" t="s">
+      <c r="F87" t="s">
         <v>571</v>
       </c>
-      <c r="F87" t="s">
+      <c r="G87" t="s">
         <v>572</v>
       </c>
-      <c r="G87" t="s">
+      <c r="H87" t="s">
         <v>573</v>
       </c>
-      <c r="H87" t="s">
+      <c r="I87" t="s">
         <v>574</v>
       </c>
-      <c r="I87" t="s">
+      <c r="J87" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="K87" t="s">
         <v>12</v>
       </c>
       <c r="L87" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>12</v>
       </c>
       <c r="B88" t="s">
         <v>13</v>
       </c>
       <c r="C88" t="s">
         <v>12</v>
       </c>
       <c r="D88" t="s">
+        <v>576</v>
+      </c>
+      <c r="E88" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F88" t="s">
         <v>578</v>
       </c>
       <c r="G88" t="s">
         <v>579</v>
       </c>
       <c r="H88" t="s">
         <v>580</v>
       </c>
       <c r="I88" t="s">
         <v>581</v>
       </c>
       <c r="J88" t="s">
         <v>582</v>
       </c>
       <c r="K88" t="s">
         <v>12</v>
       </c>
       <c r="L88" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">