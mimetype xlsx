--- v1 (2026-06-17)
+++ v2 (2026-08-02)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1668" uniqueCount="886">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1668" uniqueCount="885">
   <si>
     <t xml:space="preserve">Country</t>
   </si>
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Continent</t>
   </si>
   <si>
     <t xml:space="preserve">Title</t>
   </si>
   <si>
     <t xml:space="preserve">Ambassador</t>
   </si>
   <si>
     <t xml:space="preserve">City</t>
   </si>
   <si>
     <t xml:space="preserve">Address</t>
   </si>
   <si>
     <t xml:space="preserve">Phone</t>
   </si>
   <si>
@@ -545,51 +545,51 @@
   <si>
     <t xml:space="preserve">سفارة دولة الامارات العربية المتحدة لدى الجمهورية اليونانية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور/ علي عبيد الظاهري</t>
   </si>
   <si>
     <t xml:space="preserve">أثينا</t>
   </si>
   <si>
     <t xml:space="preserve">73 شارع ماراثونوذرومون - باليو بسيخيكو- أثينا</t>
   </si>
   <si>
     <t xml:space="preserve">00302106770220</t>
   </si>
   <si>
     <t xml:space="preserve">00302106770274</t>
   </si>
   <si>
     <t xml:space="preserve">athensemb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الامارات العربية المتحدة لدى المجر</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / سعود حمد غانم الشامسي</t>
+    <t xml:space="preserve">سعادة / </t>
   </si>
   <si>
     <t xml:space="preserve">بودابست</t>
   </si>
   <si>
     <t xml:space="preserve">1125 بودابست ، Szarvas Gábor Út 36</t>
   </si>
   <si>
     <t xml:space="preserve">003612490704</t>
   </si>
   <si>
     <t xml:space="preserve">BudapestEmb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى ايرلندا</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / محمد حمود حمد رحمه الشامسي</t>
   </si>
   <si>
     <t xml:space="preserve">دبلن</t>
   </si>
   <si>
     <t xml:space="preserve">45-47 Pembroke Road Dublin 4</t>
   </si>
@@ -1288,51 +1288,51 @@
     <t xml:space="preserve">guangzhoucon@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">القنصلية العامة لدولة الإمارات العربية المتحدة لدى هونج كونج</t>
   </si>
   <si>
     <t xml:space="preserve">هونج كونج</t>
   </si>
   <si>
     <t xml:space="preserve">شارع Queen’s Road East رقم 183- بناية Hopewell Centre - الطابق 49 - الوحدات 4903-4906
 </t>
   </si>
   <si>
     <t xml:space="preserve">0085228661823</t>
   </si>
   <si>
     <t xml:space="preserve">0085228661690</t>
   </si>
   <si>
     <t xml:space="preserve">hongkongcon@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية الهند</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة الدكتور/ عبدالناصر جمال الشعالي </t>
+    <t xml:space="preserve">سعادة/ عبدالله سيف علي النعيمي</t>
   </si>
   <si>
     <t xml:space="preserve">نيودلهي</t>
   </si>
   <si>
     <t xml:space="preserve"> تشاندرا غوبتا مارغ12، تشنكيابوري 
 </t>
   </si>
   <si>
     <t xml:space="preserve">00911126111111</t>
   </si>
   <si>
     <t xml:space="preserve">00911126873272</t>
   </si>
   <si>
     <t xml:space="preserve">newDelhiEMB@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve"> قنصلية دولة الإمارات العربية المتحدة لدى جمهورية الهند - مومباي</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / عبدالله حسين سلمان محمد المرزوقي </t>
   </si>
   <si>
     <t xml:space="preserve">مومباي</t>
@@ -1513,53 +1513,50 @@
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية كازاخستان</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور / محمد سعيد محمد العريقي</t>
   </si>
   <si>
     <t xml:space="preserve">أستانا</t>
   </si>
   <si>
     <t xml:space="preserve">منطقة أقبولاق 1- شارع شالقيما-الفيلا رقم 11</t>
   </si>
   <si>
     <t xml:space="preserve">0077172572122</t>
   </si>
   <si>
     <t xml:space="preserve">0077172287102</t>
   </si>
   <si>
     <t xml:space="preserve">astanaemb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية كوريا</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / عبدالله سيف علي النعيمي</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">سيؤول</t>
   </si>
   <si>
     <t xml:space="preserve"> دوكسودانغ118،رو، يونغسان-غو، سيؤول ، جمهورية كوريا</t>
   </si>
   <si>
     <t xml:space="preserve">008227903235</t>
   </si>
   <si>
     <t xml:space="preserve">008227903238</t>
   </si>
   <si>
     <t xml:space="preserve">seoulEMB@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الامارات العربية المتحدة لدى دولة الكويت</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور/ مطر حامد النيادي</t>
   </si>
   <si>
     <t xml:space="preserve">الكويت</t>
   </si>
   <si>
     <t xml:space="preserve">الدعية - قطعة 5 – شارع الاستقلال – منطقة السفارات - شارع اليمن – قسيمة 7
@@ -1844,51 +1841,51 @@
   <si>
     <t xml:space="preserve">القنصلية العامة لدولة الإمارات العربية المتحدة لدى المملكة العربية السعودية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / ناصر هويدن ذيبان علي الكتبي</t>
   </si>
   <si>
     <t xml:space="preserve">جدة</t>
   </si>
   <si>
     <t xml:space="preserve">شارع عثمان بن عفان - حي الشرفية جدة 21422</t>
   </si>
   <si>
     <t xml:space="preserve">00966126515436</t>
   </si>
   <si>
     <t xml:space="preserve">00966126513246</t>
   </si>
   <si>
     <t xml:space="preserve">JeddahCON@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية سنغافورة</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة /  جمال عبدالله السويدي</t>
+    <t xml:space="preserve">سعادة الدكتور/ عبدالناصر جمال الشعالي</t>
   </si>
   <si>
     <t xml:space="preserve">سنغافورة</t>
   </si>
   <si>
     <t xml:space="preserve">Centennial Tower, 3 Temasek Avenue, #19-01/02, Singapore 039190</t>
   </si>
   <si>
     <t xml:space="preserve">006562388206</t>
   </si>
   <si>
     <t xml:space="preserve">656238008100</t>
   </si>
   <si>
     <t xml:space="preserve">singaporeEmb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية سريلانكا الديمقراطية الاشتراكية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة /  خالد ناصر العامري</t>
   </si>
   <si>
     <t xml:space="preserve">كولومبو</t>
   </si>
@@ -2176,51 +2173,51 @@
   <si>
     <t xml:space="preserve">سفارة دولة الإمارت العربية المتحدة لدى جمهورية مصر العربية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / حمد عبيد الزعابي</t>
   </si>
   <si>
     <t xml:space="preserve">القاهرة</t>
   </si>
   <si>
     <t xml:space="preserve"> شارع ابن سينا –الجيزة </t>
   </si>
   <si>
     <t xml:space="preserve">0020237766101</t>
   </si>
   <si>
     <t xml:space="preserve">0020235700844</t>
   </si>
   <si>
     <t xml:space="preserve">cairoemb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية إثيوبيا الفيدرالية الديمقراطية</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / محمد سالم الراشدي</t>
+    <t xml:space="preserve">سعادة / عبدالله حسن الشامسي</t>
   </si>
   <si>
     <t xml:space="preserve">أديس أبابا</t>
   </si>
   <si>
     <t xml:space="preserve">
 Turhailoche , Near Sost Quarter Mazoria ,Behind Omega School</t>
   </si>
   <si>
     <t xml:space="preserve">00251113203680، 00251113203683</t>
   </si>
   <si>
     <t xml:space="preserve">00251113203681</t>
   </si>
   <si>
     <t xml:space="preserve">AddisAbabaEmb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية غانا</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور/ عبدالله مراد سليمان محمد المندوس</t>
   </si>
   <si>
     <t xml:space="preserve">أكرا</t>
@@ -5619,2460 +5616,2460 @@
       </c>
       <c r="J75" t="s">
         <v>494</v>
       </c>
       <c r="K75" t="s">
         <v>12</v>
       </c>
       <c r="L75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>12</v>
       </c>
       <c r="B76" t="s">
         <v>13</v>
       </c>
       <c r="C76" t="s">
         <v>12</v>
       </c>
       <c r="D76" t="s">
         <v>495</v>
       </c>
       <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
         <v>496</v>
       </c>
-      <c r="F76" t="s">
+      <c r="G76" t="s">
         <v>497</v>
       </c>
-      <c r="G76" t="s">
+      <c r="H76" t="s">
         <v>498</v>
       </c>
-      <c r="H76" t="s">
+      <c r="I76" t="s">
         <v>499</v>
       </c>
-      <c r="I76" t="s">
+      <c r="J76" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
       <c r="K76" t="s">
         <v>12</v>
       </c>
       <c r="L76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>12</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
         <v>12</v>
       </c>
       <c r="D77" t="s">
+        <v>501</v>
+      </c>
+      <c r="E77" t="s">
         <v>502</v>
       </c>
-      <c r="E77" t="s">
+      <c r="F77" t="s">
         <v>503</v>
       </c>
-      <c r="F77" t="s">
+      <c r="G77" t="s">
         <v>504</v>
       </c>
-      <c r="G77" t="s">
+      <c r="H77" t="s">
         <v>505</v>
       </c>
-      <c r="H77" t="s">
+      <c r="I77" t="s">
         <v>506</v>
       </c>
-      <c r="I77" t="s">
+      <c r="J77" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="K77" t="s">
         <v>12</v>
       </c>
       <c r="L77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>12</v>
       </c>
       <c r="B78" t="s">
         <v>13</v>
       </c>
       <c r="C78" t="s">
         <v>12</v>
       </c>
       <c r="D78" t="s">
+        <v>508</v>
+      </c>
+      <c r="E78" t="s">
         <v>509</v>
       </c>
-      <c r="E78" t="s">
+      <c r="F78" t="s">
         <v>510</v>
       </c>
-      <c r="F78" t="s">
+      <c r="G78" t="s">
         <v>511</v>
       </c>
-      <c r="G78" t="s">
+      <c r="H78" t="s">
         <v>512</v>
       </c>
-      <c r="H78" t="s">
+      <c r="I78" t="s">
         <v>513</v>
       </c>
-      <c r="I78" t="s">
+      <c r="J78" t="s">
         <v>514</v>
-      </c>
-[...1 lines deleted...]
-        <v>515</v>
       </c>
       <c r="K78" t="s">
         <v>12</v>
       </c>
       <c r="L78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>12</v>
       </c>
       <c r="B79" t="s">
         <v>13</v>
       </c>
       <c r="C79" t="s">
         <v>12</v>
       </c>
       <c r="D79" t="s">
+        <v>515</v>
+      </c>
+      <c r="E79" t="s">
         <v>516</v>
       </c>
-      <c r="E79" t="s">
+      <c r="F79" t="s">
         <v>517</v>
       </c>
-      <c r="F79" t="s">
+      <c r="G79" t="s">
         <v>518</v>
       </c>
-      <c r="G79" t="s">
+      <c r="H79" t="s">
         <v>519</v>
       </c>
-      <c r="H79" t="s">
+      <c r="I79" t="s">
         <v>520</v>
       </c>
-      <c r="I79" t="s">
+      <c r="J79" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
       <c r="K79" t="s">
         <v>12</v>
       </c>
       <c r="L79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>12</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
         <v>12</v>
       </c>
       <c r="D80" t="s">
+        <v>522</v>
+      </c>
+      <c r="E80" t="s">
         <v>523</v>
       </c>
-      <c r="E80" t="s">
+      <c r="F80" t="s">
         <v>524</v>
       </c>
-      <c r="F80" t="s">
+      <c r="G80" t="s">
         <v>525</v>
       </c>
-      <c r="G80" t="s">
+      <c r="H80" t="s">
         <v>526</v>
       </c>
-      <c r="H80" t="s">
+      <c r="I80" t="s">
+        <v>12</v>
+      </c>
+      <c r="J80" t="s">
         <v>527</v>
-      </c>
-[...4 lines deleted...]
-        <v>528</v>
       </c>
       <c r="K80" t="s">
         <v>12</v>
       </c>
       <c r="L80" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>12</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
         <v>12</v>
       </c>
       <c r="D81" t="s">
+        <v>528</v>
+      </c>
+      <c r="E81" t="s">
         <v>529</v>
       </c>
-      <c r="E81" t="s">
+      <c r="F81" t="s">
         <v>530</v>
       </c>
-      <c r="F81" t="s">
+      <c r="G81" t="s">
         <v>531</v>
       </c>
-      <c r="G81" t="s">
+      <c r="H81" t="s">
         <v>532</v>
       </c>
-      <c r="H81" t="s">
+      <c r="I81" t="s">
+        <v>12</v>
+      </c>
+      <c r="J81" t="s">
         <v>533</v>
-      </c>
-[...4 lines deleted...]
-        <v>534</v>
       </c>
       <c r="K81" t="s">
         <v>12</v>
       </c>
       <c r="L81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>12</v>
       </c>
       <c r="B82" t="s">
         <v>13</v>
       </c>
       <c r="C82" t="s">
         <v>12</v>
       </c>
       <c r="D82" t="s">
+        <v>534</v>
+      </c>
+      <c r="E82" t="s">
         <v>535</v>
       </c>
-      <c r="E82" t="s">
+      <c r="F82" t="s">
         <v>536</v>
       </c>
-      <c r="F82" t="s">
+      <c r="G82" t="s">
         <v>537</v>
       </c>
-      <c r="G82" t="s">
+      <c r="H82" t="s">
         <v>538</v>
       </c>
-      <c r="H82" t="s">
+      <c r="I82" t="s">
         <v>539</v>
       </c>
-      <c r="I82" t="s">
+      <c r="J82" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
       <c r="K82" t="s">
         <v>12</v>
       </c>
       <c r="L82" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>12</v>
       </c>
       <c r="B83" t="s">
         <v>13</v>
       </c>
       <c r="C83" t="s">
         <v>12</v>
       </c>
       <c r="D83" t="s">
+        <v>541</v>
+      </c>
+      <c r="E83" t="s">
         <v>542</v>
       </c>
-      <c r="E83" t="s">
+      <c r="F83" t="s">
         <v>543</v>
       </c>
-      <c r="F83" t="s">
+      <c r="G83" t="s">
         <v>544</v>
       </c>
-      <c r="G83" t="s">
+      <c r="H83" t="s">
         <v>545</v>
       </c>
-      <c r="H83" t="s">
+      <c r="I83" t="s">
         <v>546</v>
       </c>
-      <c r="I83" t="s">
+      <c r="J83" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="K83" t="s">
         <v>12</v>
       </c>
       <c r="L83" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>12</v>
       </c>
       <c r="B84" t="s">
         <v>13</v>
       </c>
       <c r="C84" t="s">
         <v>12</v>
       </c>
       <c r="D84" t="s">
+        <v>548</v>
+      </c>
+      <c r="E84" t="s">
         <v>549</v>
       </c>
-      <c r="E84" t="s">
+      <c r="F84" t="s">
         <v>550</v>
       </c>
-      <c r="F84" t="s">
+      <c r="G84" t="s">
         <v>551</v>
       </c>
-      <c r="G84" t="s">
+      <c r="H84" t="s">
         <v>552</v>
       </c>
-      <c r="H84" t="s">
+      <c r="I84" t="s">
         <v>553</v>
       </c>
-      <c r="I84" t="s">
+      <c r="J84" t="s">
         <v>554</v>
-      </c>
-[...1 lines deleted...]
-        <v>555</v>
       </c>
       <c r="K84" t="s">
         <v>12</v>
       </c>
       <c r="L84" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>12</v>
       </c>
       <c r="B85" t="s">
         <v>13</v>
       </c>
       <c r="C85" t="s">
         <v>12</v>
       </c>
       <c r="D85" t="s">
+        <v>555</v>
+      </c>
+      <c r="E85" t="s">
         <v>556</v>
       </c>
-      <c r="E85" t="s">
+      <c r="F85" t="s">
         <v>557</v>
       </c>
-      <c r="F85" t="s">
+      <c r="G85" t="s">
         <v>558</v>
       </c>
-      <c r="G85" t="s">
+      <c r="H85" t="s">
         <v>559</v>
       </c>
-      <c r="H85" t="s">
+      <c r="I85" t="s">
         <v>560</v>
       </c>
-      <c r="I85" t="s">
+      <c r="J85" t="s">
         <v>561</v>
-      </c>
-[...1 lines deleted...]
-        <v>562</v>
       </c>
       <c r="K85" t="s">
         <v>12</v>
       </c>
       <c r="L85" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>12</v>
       </c>
       <c r="B86" t="s">
         <v>13</v>
       </c>
       <c r="C86" t="s">
         <v>12</v>
       </c>
       <c r="D86" t="s">
+        <v>562</v>
+      </c>
+      <c r="E86" t="s">
         <v>563</v>
       </c>
-      <c r="E86" t="s">
+      <c r="F86" t="s">
         <v>564</v>
       </c>
-      <c r="F86" t="s">
+      <c r="G86" t="s">
         <v>565</v>
       </c>
-      <c r="G86" t="s">
+      <c r="H86" t="s">
         <v>566</v>
       </c>
-      <c r="H86" t="s">
+      <c r="I86" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="J86" t="s">
         <v>12</v>
       </c>
       <c r="K86" t="s">
         <v>12</v>
       </c>
       <c r="L86" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>12</v>
       </c>
       <c r="B87" t="s">
         <v>13</v>
       </c>
       <c r="C87" t="s">
         <v>12</v>
       </c>
       <c r="D87" t="s">
+        <v>568</v>
+      </c>
+      <c r="E87" t="s">
         <v>569</v>
       </c>
-      <c r="E87" t="s">
+      <c r="F87" t="s">
         <v>570</v>
       </c>
-      <c r="F87" t="s">
+      <c r="G87" t="s">
         <v>571</v>
       </c>
-      <c r="G87" t="s">
+      <c r="H87" t="s">
         <v>572</v>
       </c>
-      <c r="H87" t="s">
+      <c r="I87" t="s">
         <v>573</v>
       </c>
-      <c r="I87" t="s">
+      <c r="J87" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
       <c r="K87" t="s">
         <v>12</v>
       </c>
       <c r="L87" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>12</v>
       </c>
       <c r="B88" t="s">
         <v>13</v>
       </c>
       <c r="C88" t="s">
         <v>12</v>
       </c>
       <c r="D88" t="s">
+        <v>575</v>
+      </c>
+      <c r="E88" t="s">
         <v>576</v>
       </c>
-      <c r="E88" t="s">
+      <c r="F88" t="s">
         <v>577</v>
       </c>
-      <c r="F88" t="s">
+      <c r="G88" t="s">
         <v>578</v>
       </c>
-      <c r="G88" t="s">
+      <c r="H88" t="s">
         <v>579</v>
       </c>
-      <c r="H88" t="s">
+      <c r="I88" t="s">
         <v>580</v>
       </c>
-      <c r="I88" t="s">
+      <c r="J88" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="K88" t="s">
         <v>12</v>
       </c>
       <c r="L88" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>12</v>
       </c>
       <c r="B89" t="s">
         <v>13</v>
       </c>
       <c r="C89" t="s">
         <v>12</v>
       </c>
       <c r="D89" t="s">
+        <v>582</v>
+      </c>
+      <c r="E89" t="s">
         <v>583</v>
       </c>
-      <c r="E89" t="s">
+      <c r="F89" t="s">
         <v>584</v>
       </c>
-      <c r="F89" t="s">
+      <c r="G89" t="s">
         <v>585</v>
       </c>
-      <c r="G89" t="s">
+      <c r="H89" t="s">
         <v>586</v>
       </c>
-      <c r="H89" t="s">
+      <c r="I89" t="s">
         <v>587</v>
       </c>
-      <c r="I89" t="s">
+      <c r="J89" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="K89" t="s">
         <v>12</v>
       </c>
       <c r="L89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>12</v>
       </c>
       <c r="B90" t="s">
         <v>13</v>
       </c>
       <c r="C90" t="s">
         <v>12</v>
       </c>
       <c r="D90" t="s">
+        <v>589</v>
+      </c>
+      <c r="E90" t="s">
         <v>590</v>
       </c>
-      <c r="E90" t="s">
+      <c r="F90" t="s">
         <v>591</v>
       </c>
-      <c r="F90" t="s">
+      <c r="G90" t="s">
         <v>592</v>
       </c>
-      <c r="G90" t="s">
+      <c r="H90" t="s">
         <v>593</v>
       </c>
-      <c r="H90" t="s">
+      <c r="I90" t="s">
         <v>594</v>
       </c>
-      <c r="I90" t="s">
+      <c r="J90" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>596</v>
       </c>
       <c r="K90" t="s">
         <v>12</v>
       </c>
       <c r="L90" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>12</v>
       </c>
       <c r="B91" t="s">
         <v>13</v>
       </c>
       <c r="C91" t="s">
         <v>12</v>
       </c>
       <c r="D91" t="s">
+        <v>596</v>
+      </c>
+      <c r="E91" t="s">
         <v>597</v>
       </c>
-      <c r="E91" t="s">
+      <c r="F91" t="s">
         <v>598</v>
       </c>
-      <c r="F91" t="s">
+      <c r="G91" t="s">
         <v>599</v>
       </c>
-      <c r="G91" t="s">
+      <c r="H91" t="s">
         <v>600</v>
       </c>
-      <c r="H91" t="s">
+      <c r="I91" t="s">
         <v>601</v>
       </c>
-      <c r="I91" t="s">
+      <c r="J91" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="K91" t="s">
         <v>12</v>
       </c>
       <c r="L91" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>12</v>
       </c>
       <c r="B92" t="s">
         <v>13</v>
       </c>
       <c r="C92" t="s">
         <v>12</v>
       </c>
       <c r="D92" t="s">
+        <v>603</v>
+      </c>
+      <c r="E92" t="s">
         <v>604</v>
       </c>
-      <c r="E92" t="s">
+      <c r="F92" t="s">
         <v>605</v>
       </c>
-      <c r="F92" t="s">
+      <c r="G92" t="s">
         <v>606</v>
       </c>
-      <c r="G92" t="s">
+      <c r="H92" t="s">
         <v>607</v>
       </c>
-      <c r="H92" t="s">
+      <c r="I92" t="s">
         <v>608</v>
       </c>
-      <c r="I92" t="s">
+      <c r="J92" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="K92" t="s">
         <v>12</v>
       </c>
       <c r="L92" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>12</v>
       </c>
       <c r="B93" t="s">
         <v>13</v>
       </c>
       <c r="C93" t="s">
         <v>12</v>
       </c>
       <c r="D93" t="s">
+        <v>610</v>
+      </c>
+      <c r="E93" t="s">
         <v>611</v>
       </c>
-      <c r="E93" t="s">
+      <c r="F93" t="s">
         <v>612</v>
       </c>
-      <c r="F93" t="s">
+      <c r="G93" t="s">
         <v>613</v>
       </c>
-      <c r="G93" t="s">
+      <c r="H93" t="s">
         <v>614</v>
       </c>
-      <c r="H93" t="s">
+      <c r="I93" t="s">
         <v>615</v>
       </c>
-      <c r="I93" t="s">
+      <c r="J93" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="K93" t="s">
         <v>12</v>
       </c>
       <c r="L93" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>12</v>
       </c>
       <c r="B94" t="s">
         <v>13</v>
       </c>
       <c r="C94" t="s">
         <v>12</v>
       </c>
       <c r="D94" t="s">
+        <v>617</v>
+      </c>
+      <c r="E94" t="s">
         <v>618</v>
       </c>
-      <c r="E94" t="s">
+      <c r="F94" t="s">
         <v>619</v>
       </c>
-      <c r="F94" t="s">
+      <c r="G94" t="s">
         <v>620</v>
       </c>
-      <c r="G94" t="s">
+      <c r="H94" t="s">
         <v>621</v>
       </c>
-      <c r="H94" t="s">
+      <c r="I94" t="s">
         <v>622</v>
       </c>
-      <c r="I94" t="s">
+      <c r="J94" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
       <c r="K94" t="s">
         <v>12</v>
       </c>
       <c r="L94" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>12</v>
       </c>
       <c r="B95" t="s">
         <v>13</v>
       </c>
       <c r="C95" t="s">
         <v>12</v>
       </c>
       <c r="D95" t="s">
+        <v>624</v>
+      </c>
+      <c r="E95" t="s">
         <v>625</v>
       </c>
-      <c r="E95" t="s">
+      <c r="F95" t="s">
         <v>626</v>
       </c>
-      <c r="F95" t="s">
+      <c r="G95" t="s">
         <v>627</v>
       </c>
-      <c r="G95" t="s">
+      <c r="H95" t="s">
         <v>628</v>
       </c>
-      <c r="H95" t="s">
+      <c r="I95" t="s">
         <v>629</v>
       </c>
-      <c r="I95" t="s">
+      <c r="J95" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
       <c r="K95" t="s">
         <v>12</v>
       </c>
       <c r="L95" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>12</v>
       </c>
       <c r="B96" t="s">
         <v>13</v>
       </c>
       <c r="C96" t="s">
         <v>12</v>
       </c>
       <c r="D96" t="s">
+        <v>631</v>
+      </c>
+      <c r="E96" t="s">
         <v>632</v>
       </c>
-      <c r="E96" t="s">
+      <c r="F96" t="s">
         <v>633</v>
       </c>
-      <c r="F96" t="s">
+      <c r="G96" t="s">
         <v>634</v>
       </c>
-      <c r="G96" t="s">
+      <c r="H96" t="s">
         <v>635</v>
       </c>
-      <c r="H96" t="s">
+      <c r="I96" t="s">
         <v>636</v>
       </c>
-      <c r="I96" t="s">
+      <c r="J96" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="K96" t="s">
         <v>12</v>
       </c>
       <c r="L96" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>12</v>
       </c>
       <c r="B97" t="s">
         <v>13</v>
       </c>
       <c r="C97" t="s">
         <v>12</v>
       </c>
       <c r="D97" t="s">
+        <v>638</v>
+      </c>
+      <c r="E97" t="s">
         <v>639</v>
       </c>
-      <c r="E97" t="s">
+      <c r="F97" t="s">
         <v>640</v>
       </c>
-      <c r="F97" t="s">
+      <c r="G97" t="s">
         <v>641</v>
       </c>
-      <c r="G97" t="s">
+      <c r="H97" t="s">
         <v>642</v>
       </c>
-      <c r="H97" t="s">
+      <c r="I97" t="s">
         <v>643</v>
       </c>
-      <c r="I97" t="s">
+      <c r="J97" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="K97" t="s">
         <v>12</v>
       </c>
       <c r="L97" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>12</v>
       </c>
       <c r="B98" t="s">
         <v>13</v>
       </c>
       <c r="C98" t="s">
         <v>12</v>
       </c>
       <c r="D98" t="s">
+        <v>645</v>
+      </c>
+      <c r="E98" t="s">
         <v>646</v>
       </c>
-      <c r="E98" t="s">
+      <c r="F98" t="s">
         <v>647</v>
       </c>
-      <c r="F98" t="s">
+      <c r="G98" t="s">
         <v>648</v>
       </c>
-      <c r="G98" t="s">
+      <c r="H98" t="s">
         <v>649</v>
       </c>
-      <c r="H98" t="s">
+      <c r="I98" t="s">
         <v>650</v>
       </c>
-      <c r="I98" t="s">
+      <c r="J98" t="s">
         <v>651</v>
-      </c>
-[...1 lines deleted...]
-        <v>652</v>
       </c>
       <c r="K98" t="s">
         <v>12</v>
       </c>
       <c r="L98" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>12</v>
       </c>
       <c r="B99" t="s">
         <v>13</v>
       </c>
       <c r="C99" t="s">
         <v>12</v>
       </c>
       <c r="D99" t="s">
+        <v>652</v>
+      </c>
+      <c r="E99" t="s">
         <v>653</v>
       </c>
-      <c r="E99" t="s">
+      <c r="F99" t="s">
         <v>654</v>
       </c>
-      <c r="F99" t="s">
+      <c r="G99" t="s">
         <v>655</v>
       </c>
-      <c r="G99" t="s">
+      <c r="H99" t="s">
         <v>656</v>
       </c>
-      <c r="H99" t="s">
+      <c r="I99" t="s">
         <v>657</v>
       </c>
-      <c r="I99" t="s">
+      <c r="J99" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="K99" t="s">
         <v>12</v>
       </c>
       <c r="L99" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>12</v>
       </c>
       <c r="B100" t="s">
         <v>13</v>
       </c>
       <c r="C100" t="s">
         <v>12</v>
       </c>
       <c r="D100" t="s">
+        <v>659</v>
+      </c>
+      <c r="E100" t="s">
         <v>660</v>
       </c>
-      <c r="E100" t="s">
+      <c r="F100" t="s">
         <v>661</v>
       </c>
-      <c r="F100" t="s">
+      <c r="G100" t="s">
         <v>662</v>
       </c>
-      <c r="G100" t="s">
+      <c r="H100" t="s">
         <v>663</v>
       </c>
-      <c r="H100" t="s">
+      <c r="I100" t="s">
         <v>664</v>
       </c>
-      <c r="I100" t="s">
+      <c r="J100" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
       <c r="K100" t="s">
         <v>12</v>
       </c>
       <c r="L100" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>12</v>
       </c>
       <c r="B101" t="s">
         <v>13</v>
       </c>
       <c r="C101" t="s">
         <v>12</v>
       </c>
       <c r="D101" t="s">
+        <v>666</v>
+      </c>
+      <c r="E101" t="s">
         <v>667</v>
       </c>
-      <c r="E101" t="s">
+      <c r="F101" t="s">
         <v>668</v>
       </c>
-      <c r="F101" t="s">
+      <c r="G101" t="s">
         <v>669</v>
       </c>
-      <c r="G101" t="s">
+      <c r="H101" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
       <c r="I101" t="s">
         <v>12</v>
       </c>
       <c r="J101" t="s">
         <v>12</v>
       </c>
       <c r="K101" t="s">
         <v>12</v>
       </c>
       <c r="L101" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>12</v>
       </c>
       <c r="B102" t="s">
         <v>13</v>
       </c>
       <c r="C102" t="s">
         <v>12</v>
       </c>
       <c r="D102" t="s">
+        <v>671</v>
+      </c>
+      <c r="E102" t="s">
         <v>672</v>
       </c>
-      <c r="E102" t="s">
+      <c r="F102" t="s">
         <v>673</v>
       </c>
-      <c r="F102" t="s">
+      <c r="G102" t="s">
         <v>674</v>
       </c>
-      <c r="G102" t="s">
+      <c r="H102" t="s">
         <v>675</v>
       </c>
-      <c r="H102" t="s">
+      <c r="I102" t="s">
         <v>676</v>
       </c>
-      <c r="I102" t="s">
+      <c r="J102" t="s">
         <v>677</v>
-      </c>
-[...1 lines deleted...]
-        <v>678</v>
       </c>
       <c r="K102" t="s">
         <v>12</v>
       </c>
       <c r="L102" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>12</v>
       </c>
       <c r="B103" t="s">
         <v>13</v>
       </c>
       <c r="C103" t="s">
         <v>12</v>
       </c>
       <c r="D103" t="s">
+        <v>678</v>
+      </c>
+      <c r="E103" t="s">
         <v>679</v>
       </c>
-      <c r="E103" t="s">
+      <c r="F103" t="s">
         <v>680</v>
       </c>
-      <c r="F103" t="s">
+      <c r="G103" t="s">
         <v>681</v>
       </c>
-      <c r="G103" t="s">
+      <c r="H103" t="s">
         <v>682</v>
       </c>
-      <c r="H103" t="s">
+      <c r="I103" t="s">
+        <v>12</v>
+      </c>
+      <c r="J103" t="s">
         <v>683</v>
-      </c>
-[...4 lines deleted...]
-        <v>684</v>
       </c>
       <c r="K103" t="s">
         <v>12</v>
       </c>
       <c r="L103" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>12</v>
       </c>
       <c r="B104" t="s">
         <v>13</v>
       </c>
       <c r="C104" t="s">
         <v>12</v>
       </c>
       <c r="D104" t="s">
+        <v>684</v>
+      </c>
+      <c r="E104" t="s">
         <v>685</v>
       </c>
-      <c r="E104" t="s">
+      <c r="F104" t="s">
         <v>686</v>
       </c>
-      <c r="F104" t="s">
+      <c r="G104" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="H104" t="s">
         <v>12</v>
       </c>
       <c r="I104" t="s">
         <v>12</v>
       </c>
       <c r="J104" t="s">
         <v>12</v>
       </c>
       <c r="K104" t="s">
         <v>12</v>
       </c>
       <c r="L104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>12</v>
       </c>
       <c r="B105" t="s">
         <v>13</v>
       </c>
       <c r="C105" t="s">
         <v>12</v>
       </c>
       <c r="D105" t="s">
+        <v>688</v>
+      </c>
+      <c r="E105" t="s">
         <v>689</v>
       </c>
-      <c r="E105" t="s">
+      <c r="F105" t="s">
         <v>690</v>
       </c>
-      <c r="F105" t="s">
+      <c r="G105" t="s">
         <v>691</v>
       </c>
-      <c r="G105" t="s">
+      <c r="H105" t="s">
         <v>692</v>
       </c>
-      <c r="H105" t="s">
+      <c r="I105" t="s">
+        <v>12</v>
+      </c>
+      <c r="J105" t="s">
         <v>693</v>
-      </c>
-[...4 lines deleted...]
-        <v>694</v>
       </c>
       <c r="K105" t="s">
         <v>12</v>
       </c>
       <c r="L105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>12</v>
       </c>
       <c r="B106" t="s">
         <v>13</v>
       </c>
       <c r="C106" t="s">
         <v>12</v>
       </c>
       <c r="D106" t="s">
+        <v>694</v>
+      </c>
+      <c r="E106" t="s">
         <v>695</v>
       </c>
-      <c r="E106" t="s">
+      <c r="F106" t="s">
         <v>696</v>
       </c>
-      <c r="F106" t="s">
+      <c r="G106" t="s">
         <v>697</v>
-      </c>
-[...1 lines deleted...]
-        <v>698</v>
       </c>
       <c r="H106" t="s">
         <v>12</v>
       </c>
       <c r="I106" t="s">
         <v>12</v>
       </c>
       <c r="J106" t="s">
         <v>12</v>
       </c>
       <c r="K106" t="s">
         <v>12</v>
       </c>
       <c r="L106" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>12</v>
       </c>
       <c r="B107" t="s">
         <v>13</v>
       </c>
       <c r="C107" t="s">
         <v>12</v>
       </c>
       <c r="D107" t="s">
+        <v>698</v>
+      </c>
+      <c r="E107" t="s">
         <v>699</v>
       </c>
-      <c r="E107" t="s">
+      <c r="F107" t="s">
         <v>700</v>
       </c>
-      <c r="F107" t="s">
+      <c r="G107" t="s">
         <v>701</v>
       </c>
-      <c r="G107" t="s">
+      <c r="H107" t="s">
         <v>702</v>
       </c>
-      <c r="H107" t="s">
+      <c r="I107" t="s">
+        <v>12</v>
+      </c>
+      <c r="J107" t="s">
         <v>703</v>
-      </c>
-[...4 lines deleted...]
-        <v>704</v>
       </c>
       <c r="K107" t="s">
         <v>12</v>
       </c>
       <c r="L107" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>12</v>
       </c>
       <c r="B108" t="s">
         <v>13</v>
       </c>
       <c r="C108" t="s">
         <v>12</v>
       </c>
       <c r="D108" t="s">
+        <v>704</v>
+      </c>
+      <c r="E108" t="s">
         <v>705</v>
       </c>
-      <c r="E108" t="s">
+      <c r="F108" t="s">
         <v>706</v>
       </c>
-      <c r="F108" t="s">
+      <c r="G108" t="s">
         <v>707</v>
       </c>
-      <c r="G108" t="s">
+      <c r="H108" t="s">
         <v>708</v>
       </c>
-      <c r="H108" t="s">
+      <c r="I108" t="s">
         <v>709</v>
       </c>
-      <c r="I108" t="s">
+      <c r="J108" t="s">
         <v>710</v>
-      </c>
-[...1 lines deleted...]
-        <v>711</v>
       </c>
       <c r="K108" t="s">
         <v>12</v>
       </c>
       <c r="L108" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>12</v>
       </c>
       <c r="B109" t="s">
         <v>13</v>
       </c>
       <c r="C109" t="s">
         <v>12</v>
       </c>
       <c r="D109" t="s">
+        <v>711</v>
+      </c>
+      <c r="E109" t="s">
         <v>712</v>
       </c>
-      <c r="E109" t="s">
+      <c r="F109" t="s">
         <v>713</v>
       </c>
-      <c r="F109" t="s">
+      <c r="G109" t="s">
         <v>714</v>
       </c>
-      <c r="G109" t="s">
+      <c r="H109" t="s">
         <v>715</v>
       </c>
-      <c r="H109" t="s">
+      <c r="I109" t="s">
         <v>716</v>
       </c>
-      <c r="I109" t="s">
+      <c r="J109" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>718</v>
       </c>
       <c r="K109" t="s">
         <v>12</v>
       </c>
       <c r="L109" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>12</v>
       </c>
       <c r="B110" t="s">
         <v>13</v>
       </c>
       <c r="C110" t="s">
         <v>12</v>
       </c>
       <c r="D110" t="s">
+        <v>718</v>
+      </c>
+      <c r="E110" t="s">
         <v>719</v>
       </c>
-      <c r="E110" t="s">
+      <c r="F110" t="s">
         <v>720</v>
       </c>
-      <c r="F110" t="s">
+      <c r="G110" t="s">
         <v>721</v>
       </c>
-      <c r="G110" t="s">
+      <c r="H110" t="s">
         <v>722</v>
       </c>
-      <c r="H110" t="s">
+      <c r="I110" t="s">
+        <v>12</v>
+      </c>
+      <c r="J110" t="s">
         <v>723</v>
-      </c>
-[...4 lines deleted...]
-        <v>724</v>
       </c>
       <c r="K110" t="s">
         <v>12</v>
       </c>
       <c r="L110" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>12</v>
       </c>
       <c r="B111" t="s">
         <v>13</v>
       </c>
       <c r="C111" t="s">
         <v>12</v>
       </c>
       <c r="D111" t="s">
+        <v>724</v>
+      </c>
+      <c r="E111" t="s">
         <v>725</v>
       </c>
-      <c r="E111" t="s">
+      <c r="F111" t="s">
         <v>726</v>
       </c>
-      <c r="F111" t="s">
+      <c r="G111" t="s">
         <v>727</v>
       </c>
-      <c r="G111" t="s">
+      <c r="H111" t="s">
         <v>728</v>
       </c>
-      <c r="H111" t="s">
+      <c r="I111" t="s">
+        <v>12</v>
+      </c>
+      <c r="J111" t="s">
         <v>729</v>
-      </c>
-[...4 lines deleted...]
-        <v>730</v>
       </c>
       <c r="K111" t="s">
         <v>12</v>
       </c>
       <c r="L111" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>12</v>
       </c>
       <c r="B112" t="s">
         <v>13</v>
       </c>
       <c r="C112" t="s">
         <v>12</v>
       </c>
       <c r="D112" t="s">
+        <v>730</v>
+      </c>
+      <c r="E112" t="s">
         <v>731</v>
       </c>
-      <c r="E112" t="s">
+      <c r="F112" t="s">
         <v>732</v>
       </c>
-      <c r="F112" t="s">
+      <c r="G112" t="s">
         <v>733</v>
       </c>
-      <c r="G112" t="s">
+      <c r="H112" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>735</v>
       </c>
       <c r="I112" t="s">
         <v>12</v>
       </c>
       <c r="J112" t="s">
         <v>12</v>
       </c>
       <c r="K112" t="s">
         <v>12</v>
       </c>
       <c r="L112" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>12</v>
       </c>
       <c r="B113" t="s">
         <v>13</v>
       </c>
       <c r="C113" t="s">
         <v>12</v>
       </c>
       <c r="D113" t="s">
+        <v>735</v>
+      </c>
+      <c r="E113" t="s">
         <v>736</v>
       </c>
-      <c r="E113" t="s">
+      <c r="F113" t="s">
         <v>737</v>
       </c>
-      <c r="F113" t="s">
+      <c r="G113" t="s">
         <v>738</v>
       </c>
-      <c r="G113" t="s">
+      <c r="H113" t="s">
         <v>739</v>
       </c>
-      <c r="H113" t="s">
+      <c r="I113" t="s">
+        <v>12</v>
+      </c>
+      <c r="J113" t="s">
         <v>740</v>
-      </c>
-[...4 lines deleted...]
-        <v>741</v>
       </c>
       <c r="K113" t="s">
         <v>12</v>
       </c>
       <c r="L113" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>12</v>
       </c>
       <c r="B114" t="s">
         <v>13</v>
       </c>
       <c r="C114" t="s">
         <v>12</v>
       </c>
       <c r="D114" t="s">
+        <v>741</v>
+      </c>
+      <c r="E114" t="s">
         <v>742</v>
       </c>
-      <c r="E114" t="s">
+      <c r="F114" t="s">
         <v>743</v>
       </c>
-      <c r="F114" t="s">
+      <c r="G114" t="s">
         <v>744</v>
       </c>
-      <c r="G114" t="s">
+      <c r="H114" t="s">
         <v>745</v>
       </c>
-      <c r="H114" t="s">
+      <c r="I114" t="s">
+        <v>12</v>
+      </c>
+      <c r="J114" t="s">
         <v>746</v>
-      </c>
-[...4 lines deleted...]
-        <v>747</v>
       </c>
       <c r="K114" t="s">
         <v>12</v>
       </c>
       <c r="L114" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>12</v>
       </c>
       <c r="B115" t="s">
         <v>13</v>
       </c>
       <c r="C115" t="s">
         <v>12</v>
       </c>
       <c r="D115" t="s">
+        <v>747</v>
+      </c>
+      <c r="E115" t="s">
         <v>748</v>
       </c>
-      <c r="E115" t="s">
+      <c r="F115" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
       <c r="G115" t="s">
         <v>12</v>
       </c>
       <c r="H115" t="s">
         <v>12</v>
       </c>
       <c r="I115" t="s">
         <v>12</v>
       </c>
       <c r="J115" t="s">
         <v>12</v>
       </c>
       <c r="K115" t="s">
         <v>12</v>
       </c>
       <c r="L115" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>12</v>
       </c>
       <c r="B116" t="s">
         <v>13</v>
       </c>
       <c r="C116" t="s">
         <v>12</v>
       </c>
       <c r="D116" t="s">
+        <v>750</v>
+      </c>
+      <c r="E116" t="s">
         <v>751</v>
       </c>
-      <c r="E116" t="s">
+      <c r="F116" t="s">
         <v>752</v>
       </c>
-      <c r="F116" t="s">
+      <c r="G116" t="s">
         <v>753</v>
       </c>
-      <c r="G116" t="s">
+      <c r="H116" t="s">
         <v>754</v>
       </c>
-      <c r="H116" t="s">
+      <c r="I116" t="s">
         <v>755</v>
       </c>
-      <c r="I116" t="s">
+      <c r="J116" t="s">
         <v>756</v>
-      </c>
-[...1 lines deleted...]
-        <v>757</v>
       </c>
       <c r="K116" t="s">
         <v>12</v>
       </c>
       <c r="L116" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>12</v>
       </c>
       <c r="B117" t="s">
         <v>13</v>
       </c>
       <c r="C117" t="s">
         <v>12</v>
       </c>
       <c r="D117" t="s">
+        <v>757</v>
+      </c>
+      <c r="E117" t="s">
         <v>758</v>
       </c>
-      <c r="E117" t="s">
+      <c r="F117" t="s">
         <v>759</v>
       </c>
-      <c r="F117" t="s">
+      <c r="G117" t="s">
         <v>760</v>
       </c>
-      <c r="G117" t="s">
+      <c r="H117" t="s">
         <v>761</v>
       </c>
-      <c r="H117" t="s">
+      <c r="I117" t="s">
+        <v>12</v>
+      </c>
+      <c r="J117" t="s">
         <v>762</v>
-      </c>
-[...4 lines deleted...]
-        <v>763</v>
       </c>
       <c r="K117" t="s">
         <v>12</v>
       </c>
       <c r="L117" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>12</v>
       </c>
       <c r="B118" t="s">
         <v>13</v>
       </c>
       <c r="C118" t="s">
         <v>12</v>
       </c>
       <c r="D118" t="s">
+        <v>763</v>
+      </c>
+      <c r="E118" t="s">
         <v>764</v>
       </c>
-      <c r="E118" t="s">
+      <c r="F118" t="s">
         <v>765</v>
       </c>
-      <c r="F118" t="s">
+      <c r="G118" t="s">
         <v>766</v>
       </c>
-      <c r="G118" t="s">
+      <c r="H118" t="s">
         <v>767</v>
       </c>
-      <c r="H118" t="s">
+      <c r="I118" t="s">
         <v>768</v>
       </c>
-      <c r="I118" t="s">
+      <c r="J118" t="s">
         <v>769</v>
-      </c>
-[...1 lines deleted...]
-        <v>770</v>
       </c>
       <c r="K118" t="s">
         <v>12</v>
       </c>
       <c r="L118" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>12</v>
       </c>
       <c r="B119" t="s">
         <v>13</v>
       </c>
       <c r="C119" t="s">
         <v>12</v>
       </c>
       <c r="D119" t="s">
+        <v>770</v>
+      </c>
+      <c r="E119" t="s">
         <v>771</v>
       </c>
-      <c r="E119" t="s">
+      <c r="F119" t="s">
         <v>772</v>
       </c>
-      <c r="F119" t="s">
+      <c r="G119" t="s">
         <v>773</v>
       </c>
-      <c r="G119" t="s">
+      <c r="H119" t="s">
         <v>774</v>
       </c>
-      <c r="H119" t="s">
+      <c r="I119" t="s">
+        <v>12</v>
+      </c>
+      <c r="J119" t="s">
         <v>775</v>
-      </c>
-[...4 lines deleted...]
-        <v>776</v>
       </c>
       <c r="K119" t="s">
         <v>12</v>
       </c>
       <c r="L119" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>12</v>
       </c>
       <c r="B120" t="s">
         <v>13</v>
       </c>
       <c r="C120" t="s">
         <v>12</v>
       </c>
       <c r="D120" t="s">
+        <v>776</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
         <v>777</v>
       </c>
-      <c r="E120" t="s">
-[...2 lines deleted...]
-      <c r="F120" t="s">
+      <c r="G120" t="s">
         <v>778</v>
       </c>
-      <c r="G120" t="s">
+      <c r="H120" t="s">
+        <v>774</v>
+      </c>
+      <c r="I120" t="s">
         <v>779</v>
       </c>
-      <c r="H120" t="s">
-[...2 lines deleted...]
-      <c r="I120" t="s">
+      <c r="J120" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
       <c r="K120" t="s">
         <v>12</v>
       </c>
       <c r="L120" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>12</v>
       </c>
       <c r="B121" t="s">
         <v>13</v>
       </c>
       <c r="C121" t="s">
         <v>12</v>
       </c>
       <c r="D121" t="s">
+        <v>781</v>
+      </c>
+      <c r="E121" t="s">
         <v>782</v>
       </c>
-      <c r="E121" t="s">
+      <c r="F121" t="s">
         <v>783</v>
       </c>
-      <c r="F121" t="s">
+      <c r="G121" t="s">
         <v>784</v>
       </c>
-      <c r="G121" t="s">
+      <c r="H121" t="s">
         <v>785</v>
       </c>
-      <c r="H121" t="s">
+      <c r="I121" t="s">
+        <v>12</v>
+      </c>
+      <c r="J121" t="s">
         <v>786</v>
-      </c>
-[...4 lines deleted...]
-        <v>787</v>
       </c>
       <c r="K121" t="s">
         <v>12</v>
       </c>
       <c r="L121" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>12</v>
       </c>
       <c r="B122" t="s">
         <v>13</v>
       </c>
       <c r="C122" t="s">
         <v>12</v>
       </c>
       <c r="D122" t="s">
+        <v>787</v>
+      </c>
+      <c r="E122" t="s">
         <v>788</v>
       </c>
-      <c r="E122" t="s">
+      <c r="F122" t="s">
         <v>789</v>
       </c>
-      <c r="F122" t="s">
+      <c r="G122" t="s">
         <v>790</v>
       </c>
-      <c r="G122" t="s">
+      <c r="H122" t="s">
         <v>791</v>
       </c>
-      <c r="H122" t="s">
+      <c r="I122" t="s">
         <v>792</v>
       </c>
-      <c r="I122" t="s">
+      <c r="J122" t="s">
         <v>793</v>
-      </c>
-[...1 lines deleted...]
-        <v>794</v>
       </c>
       <c r="K122" t="s">
         <v>12</v>
       </c>
       <c r="L122" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>12</v>
       </c>
       <c r="B123" t="s">
         <v>13</v>
       </c>
       <c r="C123" t="s">
         <v>12</v>
       </c>
       <c r="D123" t="s">
+        <v>794</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
         <v>795</v>
       </c>
-      <c r="E123" t="s">
-[...2 lines deleted...]
-      <c r="F123" t="s">
+      <c r="G123" t="s">
         <v>796</v>
       </c>
-      <c r="G123" t="s">
+      <c r="H123" t="s">
         <v>797</v>
       </c>
-      <c r="H123" t="s">
+      <c r="I123" t="s">
+        <v>12</v>
+      </c>
+      <c r="J123" t="s">
         <v>798</v>
-      </c>
-[...4 lines deleted...]
-        <v>799</v>
       </c>
       <c r="K123" t="s">
         <v>12</v>
       </c>
       <c r="L123" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>12</v>
       </c>
       <c r="B124" t="s">
         <v>13</v>
       </c>
       <c r="C124" t="s">
         <v>12</v>
       </c>
       <c r="D124" t="s">
+        <v>799</v>
+      </c>
+      <c r="E124" t="s">
         <v>800</v>
       </c>
-      <c r="E124" t="s">
+      <c r="F124" t="s">
         <v>801</v>
       </c>
-      <c r="F124" t="s">
+      <c r="G124" t="s">
         <v>802</v>
       </c>
-      <c r="G124" t="s">
+      <c r="H124" t="s">
         <v>803</v>
       </c>
-      <c r="H124" t="s">
+      <c r="I124" t="s">
+        <v>12</v>
+      </c>
+      <c r="J124" t="s">
         <v>804</v>
-      </c>
-[...4 lines deleted...]
-        <v>805</v>
       </c>
       <c r="K124" t="s">
         <v>12</v>
       </c>
       <c r="L124" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>12</v>
       </c>
       <c r="B125" t="s">
         <v>13</v>
       </c>
       <c r="C125" t="s">
         <v>12</v>
       </c>
       <c r="D125" t="s">
+        <v>805</v>
+      </c>
+      <c r="E125" t="s">
         <v>806</v>
       </c>
-      <c r="E125" t="s">
+      <c r="F125" t="s">
         <v>807</v>
       </c>
-      <c r="F125" t="s">
+      <c r="G125" t="s">
         <v>808</v>
       </c>
-      <c r="G125" t="s">
+      <c r="H125" t="s">
         <v>809</v>
       </c>
-      <c r="H125" t="s">
+      <c r="I125" t="s">
         <v>810</v>
       </c>
-      <c r="I125" t="s">
+      <c r="J125" t="s">
         <v>811</v>
-      </c>
-[...1 lines deleted...]
-        <v>812</v>
       </c>
       <c r="K125" t="s">
         <v>12</v>
       </c>
       <c r="L125" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>12</v>
       </c>
       <c r="B126" t="s">
         <v>13</v>
       </c>
       <c r="C126" t="s">
         <v>12</v>
       </c>
       <c r="D126" t="s">
+        <v>812</v>
+      </c>
+      <c r="E126" t="s">
         <v>813</v>
       </c>
-      <c r="E126" t="s">
+      <c r="F126" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
       <c r="G126" t="s">
         <v>12</v>
       </c>
       <c r="H126" t="s">
         <v>12</v>
       </c>
       <c r="I126" t="s">
         <v>12</v>
       </c>
       <c r="J126" t="s">
         <v>12</v>
       </c>
       <c r="K126" t="s">
         <v>12</v>
       </c>
       <c r="L126" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>12</v>
       </c>
       <c r="B127" t="s">
         <v>13</v>
       </c>
       <c r="C127" t="s">
         <v>12</v>
       </c>
       <c r="D127" t="s">
+        <v>815</v>
+      </c>
+      <c r="E127" t="s">
         <v>816</v>
       </c>
-      <c r="E127" t="s">
+      <c r="F127" t="s">
         <v>817</v>
       </c>
-      <c r="F127" t="s">
+      <c r="G127" t="s">
         <v>818</v>
       </c>
-      <c r="G127" t="s">
+      <c r="H127" t="s">
         <v>819</v>
       </c>
-      <c r="H127" t="s">
+      <c r="I127" t="s">
         <v>820</v>
       </c>
-      <c r="I127" t="s">
+      <c r="J127" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
       <c r="K127" t="s">
         <v>12</v>
       </c>
       <c r="L127" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>12</v>
       </c>
       <c r="B128" t="s">
         <v>13</v>
       </c>
       <c r="C128" t="s">
         <v>12</v>
       </c>
       <c r="D128" t="s">
+        <v>822</v>
+      </c>
+      <c r="E128" t="s">
         <v>823</v>
       </c>
-      <c r="E128" t="s">
+      <c r="F128" t="s">
         <v>824</v>
       </c>
-      <c r="F128" t="s">
+      <c r="G128" t="s">
         <v>825</v>
       </c>
-      <c r="G128" t="s">
+      <c r="H128" t="s">
         <v>826</v>
       </c>
-      <c r="H128" t="s">
+      <c r="I128" t="s">
         <v>827</v>
       </c>
-      <c r="I128" t="s">
+      <c r="J128" t="s">
         <v>828</v>
-      </c>
-[...1 lines deleted...]
-        <v>829</v>
       </c>
       <c r="K128" t="s">
         <v>12</v>
       </c>
       <c r="L128" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>12</v>
       </c>
       <c r="B129" t="s">
         <v>13</v>
       </c>
       <c r="C129" t="s">
         <v>12</v>
       </c>
       <c r="D129" t="s">
+        <v>829</v>
+      </c>
+      <c r="E129" t="s">
         <v>830</v>
       </c>
-      <c r="E129" t="s">
+      <c r="F129" t="s">
         <v>831</v>
       </c>
-      <c r="F129" t="s">
+      <c r="G129" t="s">
         <v>832</v>
       </c>
-      <c r="G129" t="s">
+      <c r="H129" t="s">
         <v>833</v>
       </c>
-      <c r="H129" t="s">
+      <c r="I129" t="s">
+        <v>12</v>
+      </c>
+      <c r="J129" t="s">
         <v>834</v>
-      </c>
-[...4 lines deleted...]
-        <v>835</v>
       </c>
       <c r="K129" t="s">
         <v>12</v>
       </c>
       <c r="L129" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>12</v>
       </c>
       <c r="B130" t="s">
         <v>13</v>
       </c>
       <c r="C130" t="s">
         <v>12</v>
       </c>
       <c r="D130" t="s">
+        <v>835</v>
+      </c>
+      <c r="E130" t="s">
         <v>836</v>
       </c>
-      <c r="E130" t="s">
+      <c r="F130" t="s">
         <v>837</v>
       </c>
-      <c r="F130" t="s">
+      <c r="G130" t="s">
         <v>838</v>
       </c>
-      <c r="G130" t="s">
+      <c r="H130" t="s">
         <v>839</v>
       </c>
-      <c r="H130" t="s">
+      <c r="I130" t="s">
         <v>840</v>
       </c>
-      <c r="I130" t="s">
+      <c r="J130" t="s">
         <v>841</v>
-      </c>
-[...1 lines deleted...]
-        <v>842</v>
       </c>
       <c r="K130" t="s">
         <v>12</v>
       </c>
       <c r="L130" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>12</v>
       </c>
       <c r="B131" t="s">
         <v>13</v>
       </c>
       <c r="C131" t="s">
         <v>12</v>
       </c>
       <c r="D131" t="s">
+        <v>842</v>
+      </c>
+      <c r="E131" t="s">
         <v>843</v>
       </c>
-      <c r="E131" t="s">
+      <c r="F131" t="s">
         <v>844</v>
       </c>
-      <c r="F131" t="s">
+      <c r="G131" t="s">
         <v>845</v>
       </c>
-      <c r="G131" t="s">
+      <c r="H131" t="s">
         <v>846</v>
       </c>
-      <c r="H131" t="s">
+      <c r="I131" t="s">
         <v>847</v>
       </c>
-      <c r="I131" t="s">
+      <c r="J131" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
       <c r="K131" t="s">
         <v>12</v>
       </c>
       <c r="L131" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>12</v>
       </c>
       <c r="B132" t="s">
         <v>13</v>
       </c>
       <c r="C132" t="s">
         <v>12</v>
       </c>
       <c r="D132" t="s">
+        <v>849</v>
+      </c>
+      <c r="E132" t="s">
         <v>850</v>
       </c>
-      <c r="E132" t="s">
+      <c r="F132" t="s">
         <v>851</v>
       </c>
-      <c r="F132" t="s">
+      <c r="G132" t="s">
         <v>852</v>
       </c>
-      <c r="G132" t="s">
+      <c r="H132" t="s">
         <v>853</v>
       </c>
-      <c r="H132" t="s">
+      <c r="I132" t="s">
+        <v>12</v>
+      </c>
+      <c r="J132" t="s">
         <v>854</v>
-      </c>
-[...4 lines deleted...]
-        <v>855</v>
       </c>
       <c r="K132" t="s">
         <v>12</v>
       </c>
       <c r="L132" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>12</v>
       </c>
       <c r="B133" t="s">
         <v>13</v>
       </c>
       <c r="C133" t="s">
         <v>12</v>
       </c>
       <c r="D133" t="s">
+        <v>855</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
         <v>856</v>
       </c>
-      <c r="E133" t="s">
-[...2 lines deleted...]
-      <c r="F133" t="s">
+      <c r="G133" t="s">
         <v>857</v>
       </c>
-      <c r="G133" t="s">
+      <c r="H133" t="s">
         <v>858</v>
       </c>
-      <c r="H133" t="s">
+      <c r="I133" t="s">
         <v>859</v>
       </c>
-      <c r="I133" t="s">
+      <c r="J133" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
       <c r="K133" t="s">
         <v>12</v>
       </c>
       <c r="L133" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>12</v>
       </c>
       <c r="B134" t="s">
         <v>13</v>
       </c>
       <c r="C134" t="s">
         <v>12</v>
       </c>
       <c r="D134" t="s">
+        <v>861</v>
+      </c>
+      <c r="E134" t="s">
         <v>862</v>
       </c>
-      <c r="E134" t="s">
+      <c r="F134" t="s">
         <v>863</v>
       </c>
-      <c r="F134" t="s">
+      <c r="G134" t="s">
         <v>864</v>
       </c>
-      <c r="G134" t="s">
+      <c r="H134" t="s">
         <v>865</v>
       </c>
-      <c r="H134" t="s">
+      <c r="I134" t="s">
+        <v>12</v>
+      </c>
+      <c r="J134" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
       <c r="K134" t="s">
         <v>12</v>
       </c>
       <c r="L134" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>12</v>
       </c>
       <c r="B135" t="s">
         <v>13</v>
       </c>
       <c r="C135" t="s">
         <v>12</v>
       </c>
       <c r="D135" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>139</v>
       </c>
       <c r="G135" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="H135" t="s">
         <v>141</v>
       </c>
       <c r="I135" t="s">
         <v>142</v>
       </c>
       <c r="J135" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="K135" t="s">
         <v>12</v>
       </c>
       <c r="L135" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>12</v>
       </c>
       <c r="B136" t="s">
         <v>13</v>
       </c>
       <c r="C136" t="s">
         <v>12</v>
       </c>
       <c r="D136" t="s">
+        <v>870</v>
+      </c>
+      <c r="E136" t="s">
         <v>871</v>
       </c>
-      <c r="E136" t="s">
+      <c r="F136" t="s">
         <v>872</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
       <c r="G136" t="s">
         <v>12</v>
       </c>
       <c r="H136" t="s">
         <v>12</v>
       </c>
       <c r="I136" t="s">
         <v>12</v>
       </c>
       <c r="J136" t="s">
         <v>12</v>
       </c>
       <c r="K136" t="s">
         <v>12</v>
       </c>
       <c r="L136" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>12</v>
       </c>
       <c r="B137" t="s">
         <v>13</v>
       </c>
       <c r="C137" t="s">
         <v>12</v>
       </c>
       <c r="D137" t="s">
+        <v>873</v>
+      </c>
+      <c r="E137" t="s">
         <v>874</v>
       </c>
-      <c r="E137" t="s">
+      <c r="F137" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
       <c r="G137" t="s">
         <v>12</v>
       </c>
       <c r="H137" t="s">
         <v>12</v>
       </c>
       <c r="I137" t="s">
         <v>12</v>
       </c>
       <c r="J137" t="s">
         <v>12</v>
       </c>
       <c r="K137" t="s">
         <v>12</v>
       </c>
       <c r="L137" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>12</v>
       </c>
       <c r="B138" t="s">
         <v>13</v>
       </c>
       <c r="C138" t="s">
         <v>12</v>
       </c>
       <c r="D138" t="s">
+        <v>876</v>
+      </c>
+      <c r="E138" t="s">
         <v>877</v>
       </c>
-      <c r="E138" t="s">
+      <c r="F138" t="s">
         <v>878</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
       <c r="G138" t="s">
         <v>12</v>
       </c>
       <c r="H138" t="s">
         <v>12</v>
       </c>
       <c r="I138" t="s">
         <v>12</v>
       </c>
       <c r="J138" t="s">
         <v>12</v>
       </c>
       <c r="K138" t="s">
         <v>12</v>
       </c>
       <c r="L138" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>12</v>
       </c>
       <c r="B139" t="s">
         <v>13</v>
       </c>
       <c r="C139" t="s">
         <v>12</v>
       </c>
       <c r="D139" t="s">
+        <v>879</v>
+      </c>
+      <c r="E139" t="s">
         <v>880</v>
       </c>
-      <c r="E139" t="s">
+      <c r="F139" t="s">
         <v>881</v>
       </c>
-      <c r="F139" t="s">
+      <c r="G139" t="s">
         <v>882</v>
       </c>
-      <c r="G139" t="s">
+      <c r="H139" t="s">
         <v>883</v>
       </c>
-      <c r="H139" t="s">
+      <c r="I139" t="s">
+        <v>12</v>
+      </c>
+      <c r="J139" t="s">
         <v>884</v>
-      </c>
-[...4 lines deleted...]
-        <v>885</v>
       </c>
       <c r="K139" t="s">
         <v>12</v>
       </c>
       <c r="L139" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>