--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1668" uniqueCount="885">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1704" uniqueCount="892">
   <si>
     <t xml:space="preserve">Country</t>
   </si>
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Continent</t>
   </si>
   <si>
     <t xml:space="preserve">Title</t>
   </si>
   <si>
     <t xml:space="preserve">Ambassador</t>
   </si>
   <si>
     <t xml:space="preserve">City</t>
   </si>
   <si>
     <t xml:space="preserve">Address</t>
   </si>
   <si>
     <t xml:space="preserve">Phone</t>
   </si>
   <si>
@@ -545,51 +545,51 @@
   <si>
     <t xml:space="preserve">سفارة دولة الامارات العربية المتحدة لدى الجمهورية اليونانية</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور/ علي عبيد الظاهري</t>
   </si>
   <si>
     <t xml:space="preserve">أثينا</t>
   </si>
   <si>
     <t xml:space="preserve">73 شارع ماراثونوذرومون - باليو بسيخيكو- أثينا</t>
   </si>
   <si>
     <t xml:space="preserve">00302106770220</t>
   </si>
   <si>
     <t xml:space="preserve">00302106770274</t>
   </si>
   <si>
     <t xml:space="preserve">athensemb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الامارات العربية المتحدة لدى المجر</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / </t>
+    <t xml:space="preserve">سعادة / راشد عبد الله إبراهيم الطنيجي</t>
   </si>
   <si>
     <t xml:space="preserve">بودابست</t>
   </si>
   <si>
     <t xml:space="preserve">1125 بودابست ، Szarvas Gábor Út 36</t>
   </si>
   <si>
     <t xml:space="preserve">003612490704</t>
   </si>
   <si>
     <t xml:space="preserve">BudapestEmb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى ايرلندا</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / محمد حمود حمد رحمه الشامسي</t>
   </si>
   <si>
     <t xml:space="preserve">دبلن</t>
   </si>
   <si>
     <t xml:space="preserve">45-47 Pembroke Road Dublin 4</t>
   </si>
@@ -1229,51 +1229,51 @@
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية الصين الشعبية</t>
   </si>
   <si>
     <t xml:space="preserve">معالي / حسين إبراهيم الحمادي</t>
   </si>
   <si>
     <t xml:space="preserve">بكين</t>
   </si>
   <si>
     <t xml:space="preserve">LA 10-04 جمهورية الصين الشعبية ، بكين ، منطقة تشاو يانغ، حي ليانغ ما تشياو الدبلوماسي، فيلا رقم </t>
   </si>
   <si>
     <t xml:space="preserve">00861065327650</t>
   </si>
   <si>
     <t xml:space="preserve">00861065327652</t>
   </si>
   <si>
     <t xml:space="preserve">beijingEMB@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">القنصلية العامة لدولة الإمارات العربية المتحدة لدى جمهورية الصين الشعبية - شانغهاي</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / مهند سليمان عبدالله النقبي</t>
+    <t xml:space="preserve">سعادة / </t>
   </si>
   <si>
     <t xml:space="preserve">شانغهاي</t>
   </si>
   <si>
     <t xml:space="preserve"> The Centerوحدة 06-07، الطابق الثالث، برج
   ، رقم 989 شارع تشانغلو</t>
   </si>
   <si>
     <t xml:space="preserve">00862162557776</t>
   </si>
   <si>
     <t xml:space="preserve">00862162556252</t>
   </si>
   <si>
     <t xml:space="preserve">shanghai@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">قنصلية دولة الإمارات العربية المتحدة لدى جمهورية الصين الشعبية - كوانغ جو</t>
   </si>
   <si>
     <t xml:space="preserve">كوانغ جو</t>
   </si>
   <si>
     <t xml:space="preserve">2405-07 سنترال تاور ,رقم 5 ، شارع شيان تسون حي تيان خه ، كوانغ دونغ</t>
@@ -1470,93 +1470,96 @@
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى دولة اليابان</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / شهاب أحمد الفهيم</t>
   </si>
   <si>
     <t xml:space="preserve">طوكيو</t>
   </si>
   <si>
     <t xml:space="preserve">9-10، نانبيداي – تشو، شيبويا، كو
 </t>
   </si>
   <si>
     <t xml:space="preserve">0081354890804</t>
   </si>
   <si>
     <t xml:space="preserve">0081354890813</t>
   </si>
   <si>
     <t xml:space="preserve">TokyoEMB@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى المملكة الأردنية الهاشمية</t>
   </si>
   <si>
-    <t xml:space="preserve">معالي الشيخ / خليفة بن محمد بن خالد آل نهيان</t>
+    <t xml:space="preserve">سعادة/ سلطان محمد سعيد الشامسي</t>
   </si>
   <si>
     <t xml:space="preserve">عمان</t>
   </si>
   <si>
     <t xml:space="preserve">جبل عمان - الدوار الخامس - شارع بومدين - بناية 65
 </t>
   </si>
   <si>
     <t xml:space="preserve">0096265934780</t>
   </si>
   <si>
     <t xml:space="preserve">0096265932666</t>
   </si>
   <si>
     <t xml:space="preserve">ammanEmb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية كازاخستان</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور / محمد سعيد محمد العريقي</t>
   </si>
   <si>
     <t xml:space="preserve">أستانا</t>
   </si>
   <si>
     <t xml:space="preserve">منطقة أقبولاق 1- شارع شالقيما-الفيلا رقم 11</t>
   </si>
   <si>
     <t xml:space="preserve">0077172572122</t>
   </si>
   <si>
     <t xml:space="preserve">0077172287102</t>
   </si>
   <si>
     <t xml:space="preserve">astanaemb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية كوريا</t>
   </si>
   <si>
+    <t xml:space="preserve">سعادة / جمال عبدالله السويدي</t>
+  </si>
+  <si>
     <t xml:space="preserve">سيؤول</t>
   </si>
   <si>
     <t xml:space="preserve"> دوكسودانغ118،رو، يونغسان-غو، سيؤول ، جمهورية كوريا</t>
   </si>
   <si>
     <t xml:space="preserve">008227903235</t>
   </si>
   <si>
     <t xml:space="preserve">008227903238</t>
   </si>
   <si>
     <t xml:space="preserve">seoulEMB@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الامارات العربية المتحدة لدى دولة الكويت</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة الدكتور/ مطر حامد النيادي</t>
   </si>
   <si>
     <t xml:space="preserve">الكويت</t>
   </si>
   <si>
     <t xml:space="preserve">الدعية - قطعة 5 – شارع الاستقلال – منطقة السفارات - شارع اليمن – قسيمة 7
@@ -2089,51 +2092,51 @@
     <t xml:space="preserve">algeriaemb@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية أنغولا</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / سالم علي خميس عبيد الشامسي</t>
   </si>
   <si>
     <t xml:space="preserve">لواندا</t>
   </si>
   <si>
     <t xml:space="preserve">Talatona Via S ، Rua 7A
 </t>
   </si>
   <si>
     <t xml:space="preserve">00244931736840</t>
   </si>
   <si>
     <t xml:space="preserve">luandaemb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية بنين</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / محمد سعيد محمد مرشد الكعبي</t>
+    <t xml:space="preserve"> سعادة / هزاع محمد القحطاني </t>
   </si>
   <si>
     <t xml:space="preserve">بورتو نوفو</t>
   </si>
   <si>
     <t xml:space="preserve">مدينة بورتو نوفو
 </t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الامارات العربية المتحدة لدى جمهورية القمر المتحدة</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / جمعة راشد الرميثي</t>
   </si>
   <si>
     <t xml:space="preserve">موروني</t>
   </si>
   <si>
     <t xml:space="preserve">قرية فوادجو، جزيرة القمر الكبرى، جمهورية القمر المتحدة</t>
   </si>
   <si>
     <t xml:space="preserve">002697737733</t>
   </si>
   <si>
     <t xml:space="preserve">moroniemb@mofaic.gov.ae</t>
@@ -2386,51 +2389,51 @@
     <t xml:space="preserve">002342014482444</t>
   </si>
   <si>
     <t xml:space="preserve">AbujaEMB@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve"> قنصلية دولة الامارات العربية المتحدة لدى جمهورية نيجيريا الإتحادية</t>
   </si>
   <si>
     <t xml:space="preserve">لاغوس</t>
   </si>
   <si>
     <t xml:space="preserve">نيبوست توار رقم(1) شارع أولوقون أغباجي- قبالة شارع أدالا ديكو- جزيرة فكتوريا
 </t>
   </si>
   <si>
     <t xml:space="preserve">002342014482443</t>
   </si>
   <si>
     <t xml:space="preserve">lagoscon@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية رواندا</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / هزاع محمد فلاح خرصان القحطاني</t>
+    <t xml:space="preserve">سعادة / علي عيسى مصبح الزعابي</t>
   </si>
   <si>
     <t xml:space="preserve">كيغالي</t>
   </si>
   <si>
     <t xml:space="preserve">مبنى رقم 49، شارع كي جي 9 </t>
   </si>
   <si>
     <t xml:space="preserve"> 00250788310877, 00250252553100</t>
   </si>
   <si>
     <t xml:space="preserve">kigaliEMB@mofa.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية السنغال</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / سعيد حمدان النقبي</t>
   </si>
   <si>
     <t xml:space="preserve">داكار</t>
   </si>
   <si>
     <t xml:space="preserve">  MZ230حي مرموز الكورنيش الغربي </t>
   </si>
@@ -2512,51 +2515,51 @@
   <si>
     <t xml:space="preserve">سفارة دولة الإمارت العريبة المتحدة لدى جمهورية السودان</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / حمد محمد حميد الجنيبي</t>
   </si>
   <si>
     <t xml:space="preserve">الخرطوم</t>
   </si>
   <si>
     <t xml:space="preserve">الخرطوم العمارات شارع رقم 9</t>
   </si>
   <si>
     <t xml:space="preserve">00249155888888</t>
   </si>
   <si>
     <t xml:space="preserve">00249183471110</t>
   </si>
   <si>
     <t xml:space="preserve">khartoumemb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية تنزانيا الاتحادية</t>
   </si>
   <si>
-    <t xml:space="preserve">سعادة / خليفة عبدالرحمن محمد المرزوقي</t>
+    <t xml:space="preserve">سعادة / محمد سالم الراشدي</t>
   </si>
   <si>
     <t xml:space="preserve">دار السلام</t>
   </si>
   <si>
     <t xml:space="preserve">شارع توري درايف، مساساني، قطعة رقم 375</t>
   </si>
   <si>
     <t xml:space="preserve">00255225522222</t>
   </si>
   <si>
     <t xml:space="preserve">00255222600919</t>
   </si>
   <si>
     <t xml:space="preserve">daralsalamemb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">قنصلية دولة الامارات العربية المتحدة لدى جمهورية تنزانيا الاتحادية </t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / صالح احمد سيف الذيب الحميري</t>
   </si>
   <si>
     <t xml:space="preserve">زنجبار</t>
   </si>
@@ -2699,50 +2702,68 @@
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية غينيا بيساو</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة/ عبدالله جاسم محمد سيف الشامسي </t>
   </si>
   <si>
     <t xml:space="preserve">بيساو</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الامارات العربية المتحدة لدى جمهورية تشاد</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة / راشد سعيد الشامسي</t>
   </si>
   <si>
     <t xml:space="preserve">أنجمينا</t>
   </si>
   <si>
     <t xml:space="preserve">أنجمينا، حي سابنقالي، شارع الكورنيش بالقرب من فندق الهيلتون</t>
   </si>
   <si>
     <t xml:space="preserve">0023522519983</t>
   </si>
   <si>
     <t xml:space="preserve">ndjamenaemb@mofaic.gov.ae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية طاجيكستان</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سعادة/ ناصر هويدن ذيبان الكتبي</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية توغو</t>
+  </si>
+  <si>
+    <t xml:space="preserve">سعادة/ غانم عيسى أحمد الفلاحي</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> سفارة دولة الإمارات العربية المتحدة لدى جمهورية غويانا التعاونية </t>
+  </si>
+  <si>
+    <t xml:space="preserve">سعادة/ مهند سليمان عبد الله النقبي</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -5616,2465 +5637,2579 @@
       </c>
       <c r="J75" t="s">
         <v>494</v>
       </c>
       <c r="K75" t="s">
         <v>12</v>
       </c>
       <c r="L75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>12</v>
       </c>
       <c r="B76" t="s">
         <v>13</v>
       </c>
       <c r="C76" t="s">
         <v>12</v>
       </c>
       <c r="D76" t="s">
         <v>495</v>
       </c>
       <c r="E76" t="s">
-        <v>12</v>
+        <v>496</v>
       </c>
       <c r="F76" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="G76" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="H76" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="I76" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="J76" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="K76" t="s">
         <v>12</v>
       </c>
       <c r="L76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>12</v>
       </c>
       <c r="B77" t="s">
         <v>13</v>
       </c>
       <c r="C77" t="s">
         <v>12</v>
       </c>
       <c r="D77" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E77" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="F77" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G77" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="H77" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="I77" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="J77" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="K77" t="s">
         <v>12</v>
       </c>
       <c r="L77" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>12</v>
       </c>
       <c r="B78" t="s">
         <v>13</v>
       </c>
       <c r="C78" t="s">
         <v>12</v>
       </c>
       <c r="D78" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="E78" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="F78" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G78" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="H78" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="I78" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="J78" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="K78" t="s">
         <v>12</v>
       </c>
       <c r="L78" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>12</v>
       </c>
       <c r="B79" t="s">
         <v>13</v>
       </c>
       <c r="C79" t="s">
         <v>12</v>
       </c>
       <c r="D79" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="E79" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="F79" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G79" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="H79" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="I79" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="J79" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="K79" t="s">
         <v>12</v>
       </c>
       <c r="L79" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>12</v>
       </c>
       <c r="B80" t="s">
         <v>13</v>
       </c>
       <c r="C80" t="s">
         <v>12</v>
       </c>
       <c r="D80" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E80" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="F80" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="G80" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H80" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="I80" t="s">
         <v>12</v>
       </c>
       <c r="J80" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="K80" t="s">
         <v>12</v>
       </c>
       <c r="L80" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>12</v>
       </c>
       <c r="B81" t="s">
         <v>13</v>
       </c>
       <c r="C81" t="s">
         <v>12</v>
       </c>
       <c r="D81" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E81" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F81" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G81" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="H81" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="I81" t="s">
         <v>12</v>
       </c>
       <c r="J81" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="K81" t="s">
         <v>12</v>
       </c>
       <c r="L81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>12</v>
       </c>
       <c r="B82" t="s">
         <v>13</v>
       </c>
       <c r="C82" t="s">
         <v>12</v>
       </c>
       <c r="D82" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E82" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F82" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="G82" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="H82" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="I82" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="J82" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="K82" t="s">
         <v>12</v>
       </c>
       <c r="L82" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>12</v>
       </c>
       <c r="B83" t="s">
         <v>13</v>
       </c>
       <c r="C83" t="s">
         <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="E83" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F83" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G83" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H83" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="I83" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="J83" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="K83" t="s">
         <v>12</v>
       </c>
       <c r="L83" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>12</v>
       </c>
       <c r="B84" t="s">
         <v>13</v>
       </c>
       <c r="C84" t="s">
         <v>12</v>
       </c>
       <c r="D84" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="E84" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="F84" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="G84" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="H84" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="I84" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="J84" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="K84" t="s">
         <v>12</v>
       </c>
       <c r="L84" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>12</v>
       </c>
       <c r="B85" t="s">
         <v>13</v>
       </c>
       <c r="C85" t="s">
         <v>12</v>
       </c>
       <c r="D85" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
       <c r="E85" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="F85" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="G85" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="H85" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="I85" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="J85" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="K85" t="s">
         <v>12</v>
       </c>
       <c r="L85" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>12</v>
       </c>
       <c r="B86" t="s">
         <v>13</v>
       </c>
       <c r="C86" t="s">
         <v>12</v>
       </c>
       <c r="D86" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="E86" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="F86" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="G86" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="H86" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="I86" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="J86" t="s">
         <v>12</v>
       </c>
       <c r="K86" t="s">
         <v>12</v>
       </c>
       <c r="L86" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>12</v>
       </c>
       <c r="B87" t="s">
         <v>13</v>
       </c>
       <c r="C87" t="s">
         <v>12</v>
       </c>
       <c r="D87" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="E87" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="F87" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G87" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="H87" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="I87" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="J87" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="K87" t="s">
         <v>12</v>
       </c>
       <c r="L87" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>12</v>
       </c>
       <c r="B88" t="s">
         <v>13</v>
       </c>
       <c r="C88" t="s">
         <v>12</v>
       </c>
       <c r="D88" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="E88" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="F88" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="G88" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="H88" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="I88" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="J88" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="K88" t="s">
         <v>12</v>
       </c>
       <c r="L88" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>12</v>
       </c>
       <c r="B89" t="s">
         <v>13</v>
       </c>
       <c r="C89" t="s">
         <v>12</v>
       </c>
       <c r="D89" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
       <c r="E89" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="F89" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="G89" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="H89" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="I89" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="J89" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="K89" t="s">
         <v>12</v>
       </c>
       <c r="L89" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>12</v>
       </c>
       <c r="B90" t="s">
         <v>13</v>
       </c>
       <c r="C90" t="s">
         <v>12</v>
       </c>
       <c r="D90" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E90" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F90" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="G90" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="H90" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="I90" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="J90" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="K90" t="s">
         <v>12</v>
       </c>
       <c r="L90" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>12</v>
       </c>
       <c r="B91" t="s">
         <v>13</v>
       </c>
       <c r="C91" t="s">
         <v>12</v>
       </c>
       <c r="D91" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="E91" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="F91" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="G91" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="H91" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="I91" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="J91" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="K91" t="s">
         <v>12</v>
       </c>
       <c r="L91" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>12</v>
       </c>
       <c r="B92" t="s">
         <v>13</v>
       </c>
       <c r="C92" t="s">
         <v>12</v>
       </c>
       <c r="D92" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="E92" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="F92" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="G92" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="H92" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="I92" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="J92" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="K92" t="s">
         <v>12</v>
       </c>
       <c r="L92" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>12</v>
       </c>
       <c r="B93" t="s">
         <v>13</v>
       </c>
       <c r="C93" t="s">
         <v>12</v>
       </c>
       <c r="D93" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="E93" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="F93" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="G93" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="H93" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="I93" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="J93" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="K93" t="s">
         <v>12</v>
       </c>
       <c r="L93" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>12</v>
       </c>
       <c r="B94" t="s">
         <v>13</v>
       </c>
       <c r="C94" t="s">
         <v>12</v>
       </c>
       <c r="D94" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E94" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="F94" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="G94" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="H94" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="I94" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="J94" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="K94" t="s">
         <v>12</v>
       </c>
       <c r="L94" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>12</v>
       </c>
       <c r="B95" t="s">
         <v>13</v>
       </c>
       <c r="C95" t="s">
         <v>12</v>
       </c>
       <c r="D95" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E95" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="F95" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="G95" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="H95" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="I95" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="J95" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="K95" t="s">
         <v>12</v>
       </c>
       <c r="L95" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>12</v>
       </c>
       <c r="B96" t="s">
         <v>13</v>
       </c>
       <c r="C96" t="s">
         <v>12</v>
       </c>
       <c r="D96" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="E96" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F96" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="G96" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="H96" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="I96" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="J96" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="K96" t="s">
         <v>12</v>
       </c>
       <c r="L96" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>12</v>
       </c>
       <c r="B97" t="s">
         <v>13</v>
       </c>
       <c r="C97" t="s">
         <v>12</v>
       </c>
       <c r="D97" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="E97" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="F97" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="G97" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="H97" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="I97" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="J97" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="K97" t="s">
         <v>12</v>
       </c>
       <c r="L97" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>12</v>
       </c>
       <c r="B98" t="s">
         <v>13</v>
       </c>
       <c r="C98" t="s">
         <v>12</v>
       </c>
       <c r="D98" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="E98" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="F98" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="G98" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="H98" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="I98" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="J98" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="K98" t="s">
         <v>12</v>
       </c>
       <c r="L98" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>12</v>
       </c>
       <c r="B99" t="s">
         <v>13</v>
       </c>
       <c r="C99" t="s">
         <v>12</v>
       </c>
       <c r="D99" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="E99" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="F99" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="G99" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H99" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="I99" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="J99" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="K99" t="s">
         <v>12</v>
       </c>
       <c r="L99" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>12</v>
       </c>
       <c r="B100" t="s">
         <v>13</v>
       </c>
       <c r="C100" t="s">
         <v>12</v>
       </c>
       <c r="D100" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E100" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="F100" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="G100" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="H100" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="I100" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="J100" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="K100" t="s">
         <v>12</v>
       </c>
       <c r="L100" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>12</v>
       </c>
       <c r="B101" t="s">
         <v>13</v>
       </c>
       <c r="C101" t="s">
         <v>12</v>
       </c>
       <c r="D101" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="E101" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F101" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="G101" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="H101" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="I101" t="s">
         <v>12</v>
       </c>
       <c r="J101" t="s">
         <v>12</v>
       </c>
       <c r="K101" t="s">
         <v>12</v>
       </c>
       <c r="L101" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>12</v>
       </c>
       <c r="B102" t="s">
         <v>13</v>
       </c>
       <c r="C102" t="s">
         <v>12</v>
       </c>
       <c r="D102" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="E102" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="F102" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="G102" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="H102" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="I102" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="J102" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="K102" t="s">
         <v>12</v>
       </c>
       <c r="L102" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>12</v>
       </c>
       <c r="B103" t="s">
         <v>13</v>
       </c>
       <c r="C103" t="s">
         <v>12</v>
       </c>
       <c r="D103" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="E103" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="F103" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="G103" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="H103" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="I103" t="s">
         <v>12</v>
       </c>
       <c r="J103" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="K103" t="s">
         <v>12</v>
       </c>
       <c r="L103" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>12</v>
       </c>
       <c r="B104" t="s">
         <v>13</v>
       </c>
       <c r="C104" t="s">
         <v>12</v>
       </c>
       <c r="D104" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="E104" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="F104" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="G104" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="H104" t="s">
         <v>12</v>
       </c>
       <c r="I104" t="s">
         <v>12</v>
       </c>
       <c r="J104" t="s">
         <v>12</v>
       </c>
       <c r="K104" t="s">
         <v>12</v>
       </c>
       <c r="L104" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>12</v>
       </c>
       <c r="B105" t="s">
         <v>13</v>
       </c>
       <c r="C105" t="s">
         <v>12</v>
       </c>
       <c r="D105" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E105" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F105" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="G105" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="H105" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="I105" t="s">
         <v>12</v>
       </c>
       <c r="J105" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="K105" t="s">
         <v>12</v>
       </c>
       <c r="L105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>12</v>
       </c>
       <c r="B106" t="s">
         <v>13</v>
       </c>
       <c r="C106" t="s">
         <v>12</v>
       </c>
       <c r="D106" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E106" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F106" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="G106" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="H106" t="s">
         <v>12</v>
       </c>
       <c r="I106" t="s">
         <v>12</v>
       </c>
       <c r="J106" t="s">
         <v>12</v>
       </c>
       <c r="K106" t="s">
         <v>12</v>
       </c>
       <c r="L106" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>12</v>
       </c>
       <c r="B107" t="s">
         <v>13</v>
       </c>
       <c r="C107" t="s">
         <v>12</v>
       </c>
       <c r="D107" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="E107" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="F107" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="G107" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="H107" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="I107" t="s">
         <v>12</v>
       </c>
       <c r="J107" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="K107" t="s">
         <v>12</v>
       </c>
       <c r="L107" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>12</v>
       </c>
       <c r="B108" t="s">
         <v>13</v>
       </c>
       <c r="C108" t="s">
         <v>12</v>
       </c>
       <c r="D108" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="E108" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="F108" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="G108" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="H108" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="I108" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="J108" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="K108" t="s">
         <v>12</v>
       </c>
       <c r="L108" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>12</v>
       </c>
       <c r="B109" t="s">
         <v>13</v>
       </c>
       <c r="C109" t="s">
         <v>12</v>
       </c>
       <c r="D109" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="E109" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F109" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="G109" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="H109" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="I109" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="J109" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="K109" t="s">
         <v>12</v>
       </c>
       <c r="L109" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>12</v>
       </c>
       <c r="B110" t="s">
         <v>13</v>
       </c>
       <c r="C110" t="s">
         <v>12</v>
       </c>
       <c r="D110" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="E110" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="F110" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="G110" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="H110" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="I110" t="s">
         <v>12</v>
       </c>
       <c r="J110" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="K110" t="s">
         <v>12</v>
       </c>
       <c r="L110" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>12</v>
       </c>
       <c r="B111" t="s">
         <v>13</v>
       </c>
       <c r="C111" t="s">
         <v>12</v>
       </c>
       <c r="D111" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="E111" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="F111" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="G111" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="H111" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="I111" t="s">
         <v>12</v>
       </c>
       <c r="J111" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="K111" t="s">
         <v>12</v>
       </c>
       <c r="L111" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>12</v>
       </c>
       <c r="B112" t="s">
         <v>13</v>
       </c>
       <c r="C112" t="s">
         <v>12</v>
       </c>
       <c r="D112" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="E112" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="F112" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="G112" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="H112" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="I112" t="s">
         <v>12</v>
       </c>
       <c r="J112" t="s">
         <v>12</v>
       </c>
       <c r="K112" t="s">
         <v>12</v>
       </c>
       <c r="L112" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>12</v>
       </c>
       <c r="B113" t="s">
         <v>13</v>
       </c>
       <c r="C113" t="s">
         <v>12</v>
       </c>
       <c r="D113" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E113" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F113" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="G113" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="H113" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="I113" t="s">
         <v>12</v>
       </c>
       <c r="J113" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="K113" t="s">
         <v>12</v>
       </c>
       <c r="L113" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>12</v>
       </c>
       <c r="B114" t="s">
         <v>13</v>
       </c>
       <c r="C114" t="s">
         <v>12</v>
       </c>
       <c r="D114" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="E114" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F114" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="G114" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="H114" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="I114" t="s">
         <v>12</v>
       </c>
       <c r="J114" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="K114" t="s">
         <v>12</v>
       </c>
       <c r="L114" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>12</v>
       </c>
       <c r="B115" t="s">
         <v>13</v>
       </c>
       <c r="C115" t="s">
         <v>12</v>
       </c>
       <c r="D115" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="E115" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F115" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="G115" t="s">
         <v>12</v>
       </c>
       <c r="H115" t="s">
         <v>12</v>
       </c>
       <c r="I115" t="s">
         <v>12</v>
       </c>
       <c r="J115" t="s">
         <v>12</v>
       </c>
       <c r="K115" t="s">
         <v>12</v>
       </c>
       <c r="L115" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>12</v>
       </c>
       <c r="B116" t="s">
         <v>13</v>
       </c>
       <c r="C116" t="s">
         <v>12</v>
       </c>
       <c r="D116" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="E116" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="F116" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="G116" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="H116" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="I116" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="J116" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="K116" t="s">
         <v>12</v>
       </c>
       <c r="L116" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>12</v>
       </c>
       <c r="B117" t="s">
         <v>13</v>
       </c>
       <c r="C117" t="s">
         <v>12</v>
       </c>
       <c r="D117" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="E117" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F117" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="G117" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="H117" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="I117" t="s">
         <v>12</v>
       </c>
       <c r="J117" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="K117" t="s">
         <v>12</v>
       </c>
       <c r="L117" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>12</v>
       </c>
       <c r="B118" t="s">
         <v>13</v>
       </c>
       <c r="C118" t="s">
         <v>12</v>
       </c>
       <c r="D118" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="E118" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F118" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="G118" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="H118" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="I118" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="J118" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="K118" t="s">
         <v>12</v>
       </c>
       <c r="L118" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>12</v>
       </c>
       <c r="B119" t="s">
         <v>13</v>
       </c>
       <c r="C119" t="s">
         <v>12</v>
       </c>
       <c r="D119" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E119" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="F119" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="G119" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="H119" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="I119" t="s">
         <v>12</v>
       </c>
       <c r="J119" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="K119" t="s">
         <v>12</v>
       </c>
       <c r="L119" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>12</v>
       </c>
       <c r="B120" t="s">
         <v>13</v>
       </c>
       <c r="C120" t="s">
         <v>12</v>
       </c>
       <c r="D120" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="E120" t="s">
         <v>12</v>
       </c>
       <c r="F120" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="G120" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="H120" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="I120" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="J120" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="K120" t="s">
         <v>12</v>
       </c>
       <c r="L120" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>12</v>
       </c>
       <c r="B121" t="s">
         <v>13</v>
       </c>
       <c r="C121" t="s">
         <v>12</v>
       </c>
       <c r="D121" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="E121" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F121" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="G121" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="H121" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="I121" t="s">
         <v>12</v>
       </c>
       <c r="J121" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="K121" t="s">
         <v>12</v>
       </c>
       <c r="L121" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>12</v>
       </c>
       <c r="B122" t="s">
         <v>13</v>
       </c>
       <c r="C122" t="s">
         <v>12</v>
       </c>
       <c r="D122" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E122" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F122" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="G122" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="H122" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="I122" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="J122" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="K122" t="s">
         <v>12</v>
       </c>
       <c r="L122" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>12</v>
       </c>
       <c r="B123" t="s">
         <v>13</v>
       </c>
       <c r="C123" t="s">
         <v>12</v>
       </c>
       <c r="D123" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="G123" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="H123" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="I123" t="s">
         <v>12</v>
       </c>
       <c r="J123" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="K123" t="s">
         <v>12</v>
       </c>
       <c r="L123" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>12</v>
       </c>
       <c r="B124" t="s">
         <v>13</v>
       </c>
       <c r="C124" t="s">
         <v>12</v>
       </c>
       <c r="D124" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="E124" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F124" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="G124" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="H124" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="I124" t="s">
         <v>12</v>
       </c>
       <c r="J124" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="K124" t="s">
         <v>12</v>
       </c>
       <c r="L124" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>12</v>
       </c>
       <c r="B125" t="s">
         <v>13</v>
       </c>
       <c r="C125" t="s">
         <v>12</v>
       </c>
       <c r="D125" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="E125" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F125" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="G125" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="H125" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="I125" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="J125" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="K125" t="s">
         <v>12</v>
       </c>
       <c r="L125" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>12</v>
       </c>
       <c r="B126" t="s">
         <v>13</v>
       </c>
       <c r="C126" t="s">
         <v>12</v>
       </c>
       <c r="D126" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="E126" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="F126" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="G126" t="s">
         <v>12</v>
       </c>
       <c r="H126" t="s">
         <v>12</v>
       </c>
       <c r="I126" t="s">
         <v>12</v>
       </c>
       <c r="J126" t="s">
         <v>12</v>
       </c>
       <c r="K126" t="s">
         <v>12</v>
       </c>
       <c r="L126" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>12</v>
       </c>
       <c r="B127" t="s">
         <v>13</v>
       </c>
       <c r="C127" t="s">
         <v>12</v>
       </c>
       <c r="D127" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="E127" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F127" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="G127" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="H127" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="I127" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="J127" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="K127" t="s">
         <v>12</v>
       </c>
       <c r="L127" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>12</v>
       </c>
       <c r="B128" t="s">
         <v>13</v>
       </c>
       <c r="C128" t="s">
         <v>12</v>
       </c>
       <c r="D128" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="E128" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="F128" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="G128" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="H128" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="I128" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="J128" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="K128" t="s">
         <v>12</v>
       </c>
       <c r="L128" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>12</v>
       </c>
       <c r="B129" t="s">
         <v>13</v>
       </c>
       <c r="C129" t="s">
         <v>12</v>
       </c>
       <c r="D129" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="E129" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="F129" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="G129" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="H129" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="I129" t="s">
         <v>12</v>
       </c>
       <c r="J129" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="K129" t="s">
         <v>12</v>
       </c>
       <c r="L129" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>12</v>
       </c>
       <c r="B130" t="s">
         <v>13</v>
       </c>
       <c r="C130" t="s">
         <v>12</v>
       </c>
       <c r="D130" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="E130" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="F130" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="G130" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="H130" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="I130" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="J130" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="K130" t="s">
         <v>12</v>
       </c>
       <c r="L130" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>12</v>
       </c>
       <c r="B131" t="s">
         <v>13</v>
       </c>
       <c r="C131" t="s">
         <v>12</v>
       </c>
       <c r="D131" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="E131" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="F131" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="G131" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="H131" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="I131" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="J131" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="K131" t="s">
         <v>12</v>
       </c>
       <c r="L131" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>12</v>
       </c>
       <c r="B132" t="s">
         <v>13</v>
       </c>
       <c r="C132" t="s">
         <v>12</v>
       </c>
       <c r="D132" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="E132" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F132" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="G132" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="H132" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="I132" t="s">
         <v>12</v>
       </c>
       <c r="J132" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="K132" t="s">
         <v>12</v>
       </c>
       <c r="L132" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>12</v>
       </c>
       <c r="B133" t="s">
         <v>13</v>
       </c>
       <c r="C133" t="s">
         <v>12</v>
       </c>
       <c r="D133" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
       <c r="E133" t="s">
         <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="G133" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
       <c r="H133" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="I133" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
       <c r="J133" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="K133" t="s">
         <v>12</v>
       </c>
       <c r="L133" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>12</v>
       </c>
       <c r="B134" t="s">
         <v>13</v>
       </c>
       <c r="C134" t="s">
         <v>12</v>
       </c>
       <c r="D134" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
       <c r="E134" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F134" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="G134" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="H134" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="I134" t="s">
         <v>12</v>
       </c>
       <c r="J134" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="K134" t="s">
         <v>12</v>
       </c>
       <c r="L134" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>12</v>
       </c>
       <c r="B135" t="s">
         <v>13</v>
       </c>
       <c r="C135" t="s">
         <v>12</v>
       </c>
       <c r="D135" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>139</v>
       </c>
       <c r="G135" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="H135" t="s">
         <v>141</v>
       </c>
       <c r="I135" t="s">
         <v>142</v>
       </c>
       <c r="J135" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="K135" t="s">
         <v>12</v>
       </c>
       <c r="L135" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>12</v>
       </c>
       <c r="B136" t="s">
         <v>13</v>
       </c>
       <c r="C136" t="s">
         <v>12</v>
       </c>
       <c r="D136" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E136" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F136" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="G136" t="s">
         <v>12</v>
       </c>
       <c r="H136" t="s">
         <v>12</v>
       </c>
       <c r="I136" t="s">
         <v>12</v>
       </c>
       <c r="J136" t="s">
         <v>12</v>
       </c>
       <c r="K136" t="s">
         <v>12</v>
       </c>
       <c r="L136" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>12</v>
       </c>
       <c r="B137" t="s">
         <v>13</v>
       </c>
       <c r="C137" t="s">
         <v>12</v>
       </c>
       <c r="D137" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E137" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F137" t="s">
-        <v>875</v>
+        <v>876</v>
       </c>
       <c r="G137" t="s">
         <v>12</v>
       </c>
       <c r="H137" t="s">
         <v>12</v>
       </c>
       <c r="I137" t="s">
         <v>12</v>
       </c>
       <c r="J137" t="s">
         <v>12</v>
       </c>
       <c r="K137" t="s">
         <v>12</v>
       </c>
       <c r="L137" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>12</v>
       </c>
       <c r="B138" t="s">
         <v>13</v>
       </c>
       <c r="C138" t="s">
         <v>12</v>
       </c>
       <c r="D138" t="s">
-        <v>876</v>
+        <v>877</v>
       </c>
       <c r="E138" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
       <c r="F138" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="G138" t="s">
         <v>12</v>
       </c>
       <c r="H138" t="s">
         <v>12</v>
       </c>
       <c r="I138" t="s">
         <v>12</v>
       </c>
       <c r="J138" t="s">
         <v>12</v>
       </c>
       <c r="K138" t="s">
         <v>12</v>
       </c>
       <c r="L138" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>12</v>
       </c>
       <c r="B139" t="s">
         <v>13</v>
       </c>
       <c r="C139" t="s">
         <v>12</v>
       </c>
       <c r="D139" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
       <c r="E139" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F139" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
       <c r="G139" t="s">
-        <v>882</v>
+        <v>883</v>
       </c>
       <c r="H139" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
       <c r="I139" t="s">
         <v>12</v>
       </c>
       <c r="J139" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="K139" t="s">
         <v>12</v>
       </c>
       <c r="L139" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>12</v>
+      </c>
+      <c r="B140" t="s">
+        <v>13</v>
+      </c>
+      <c r="C140" t="s">
+        <v>12</v>
+      </c>
+      <c r="D140" t="s">
+        <v>886</v>
+      </c>
+      <c r="E140" t="s">
+        <v>887</v>
+      </c>
+      <c r="F140" t="s">
+        <v>12</v>
+      </c>
+      <c r="G140" t="s">
+        <v>12</v>
+      </c>
+      <c r="H140" t="s">
+        <v>12</v>
+      </c>
+      <c r="I140" t="s">
+        <v>12</v>
+      </c>
+      <c r="J140" t="s">
+        <v>12</v>
+      </c>
+      <c r="K140" t="s">
+        <v>12</v>
+      </c>
+      <c r="L140" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>12</v>
+      </c>
+      <c r="B141" t="s">
+        <v>13</v>
+      </c>
+      <c r="C141" t="s">
+        <v>12</v>
+      </c>
+      <c r="D141" t="s">
+        <v>888</v>
+      </c>
+      <c r="E141" t="s">
+        <v>889</v>
+      </c>
+      <c r="F141" t="s">
+        <v>12</v>
+      </c>
+      <c r="G141" t="s">
+        <v>12</v>
+      </c>
+      <c r="H141" t="s">
+        <v>12</v>
+      </c>
+      <c r="I141" t="s">
+        <v>12</v>
+      </c>
+      <c r="J141" t="s">
+        <v>12</v>
+      </c>
+      <c r="K141" t="s">
+        <v>12</v>
+      </c>
+      <c r="L141" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>12</v>
+      </c>
+      <c r="B142" t="s">
+        <v>13</v>
+      </c>
+      <c r="C142" t="s">
+        <v>12</v>
+      </c>
+      <c r="D142" t="s">
+        <v>890</v>
+      </c>
+      <c r="E142" t="s">
+        <v>891</v>
+      </c>
+      <c r="F142" t="s">
+        <v>12</v>
+      </c>
+      <c r="G142" t="s">
+        <v>12</v>
+      </c>
+      <c r="H142" t="s">
+        <v>12</v>
+      </c>
+      <c r="I142" t="s">
+        <v>12</v>
+      </c>
+      <c r="J142" t="s">
+        <v>12</v>
+      </c>
+      <c r="K142" t="s">
+        <v>12</v>
+      </c>
+      <c r="L142" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <Application>NPOI</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>NPOI</dc:creator>
 </coreProperties>
 </file>