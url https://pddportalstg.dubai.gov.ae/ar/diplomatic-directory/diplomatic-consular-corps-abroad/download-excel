--- v3 (2026-09-17)
+++ v4 (2026-11-01)
@@ -7,51 +7,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1704" uniqueCount="892">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1704" uniqueCount="893">
   <si>
     <t xml:space="preserve">Country</t>
   </si>
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Continent</t>
   </si>
   <si>
     <t xml:space="preserve">Title</t>
   </si>
   <si>
     <t xml:space="preserve">Ambassador</t>
   </si>
   <si>
     <t xml:space="preserve">City</t>
   </si>
   <si>
     <t xml:space="preserve">Address</t>
   </si>
   <si>
     <t xml:space="preserve">Phone</t>
   </si>
   <si>
@@ -2714,50 +2714,53 @@
     <t xml:space="preserve">سعادة / راشد سعيد الشامسي</t>
   </si>
   <si>
     <t xml:space="preserve">أنجمينا</t>
   </si>
   <si>
     <t xml:space="preserve">أنجمينا، حي سابنقالي، شارع الكورنيش بالقرب من فندق الهيلتون</t>
   </si>
   <si>
     <t xml:space="preserve">0023522519983</t>
   </si>
   <si>
     <t xml:space="preserve">ndjamenaemb@mofaic.gov.ae</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية طاجيكستان</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة/ ناصر هويدن ذيبان الكتبي</t>
   </si>
   <si>
     <t xml:space="preserve">سفارة دولة الإمارات العربية المتحدة لدى جمهورية توغو</t>
   </si>
   <si>
     <t xml:space="preserve">سعادة/ غانم عيسى أحمد الفلاحي</t>
+  </si>
+  <si>
+    <t xml:space="preserve">مدينة لومي</t>
   </si>
   <si>
     <t xml:space="preserve"> سفارة دولة الإمارات العربية المتحدة لدى جمهورية غويانا التعاونية </t>
   </si>
   <si>
     <t xml:space="preserve">سعادة/ مهند سليمان عبد الله النقبي</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -8110,86 +8113,86 @@
       </c>
       <c r="K140" t="s">
         <v>12</v>
       </c>
       <c r="L140" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>12</v>
       </c>
       <c r="B141" t="s">
         <v>13</v>
       </c>
       <c r="C141" t="s">
         <v>12</v>
       </c>
       <c r="D141" t="s">
         <v>888</v>
       </c>
       <c r="E141" t="s">
         <v>889</v>
       </c>
       <c r="F141" t="s">
-        <v>12</v>
+        <v>890</v>
       </c>
       <c r="G141" t="s">
         <v>12</v>
       </c>
       <c r="H141" t="s">
         <v>12</v>
       </c>
       <c r="I141" t="s">
         <v>12</v>
       </c>
       <c r="J141" t="s">
         <v>12</v>
       </c>
       <c r="K141" t="s">
         <v>12</v>
       </c>
       <c r="L141" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>12</v>
       </c>
       <c r="B142" t="s">
         <v>13</v>
       </c>
       <c r="C142" t="s">
         <v>12</v>
       </c>
       <c r="D142" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E142" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F142" t="s">
         <v>12</v>
       </c>
       <c r="G142" t="s">
         <v>12</v>
       </c>
       <c r="H142" t="s">
         <v>12</v>
       </c>
       <c r="I142" t="s">
         <v>12</v>
       </c>
       <c r="J142" t="s">
         <v>12</v>
       </c>
       <c r="K142" t="s">
         <v>12</v>
       </c>
       <c r="L142" t="s">
         <v>12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>